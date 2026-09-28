--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A map from the question you are asking — how many visitors came, who is on site now, who never showed up, which day's records to hand to security — to the one page that answers it, with what each page filters by and which of them can export.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ilsr0cczebiaffsk8led">
+      <w:hyperlink w:history="1" r:id="rIduedd_lrorg4cy-e_-tlbf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Half a dozen pages in the Visitor module look like "the visitor report", and
 none of them is. Each answers a different question, so start from the question
 and open the page built for it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -289,102 +289,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How did visiting go this period?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiljnlduxm97e-xf63g4t0">
+            <w:hyperlink w:history="1" r:id="rIdatkxun0c1yu7px5ikfltz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Four numbers — total, on site, checked out, no-shows — with rates and a trend against the previous period, then charts: visits per day, a building breakdown, top visitors and hosts, purposes, invited vs walk-in. No export.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I need one day's visitor list as a file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkn0g2qgqgzgmza0qqryqs">
+            <w:hyperlink w:history="1" r:id="rIdocqb2sslsmwa6t3a-musm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting daily report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Every visitor of one day as a table — times, status, check-in and check-out, host, purpose — with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -469,77 +469,142 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Visitor badge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The list behind everything above — one row per badge, batch actions, and an Excel export. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdezkrasnlt4akezg3jfz-x">
+            <w:hyperlink w:history="1" r:id="rIdfujgotjdh-ybf6k8blzg3">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Find a visitor's record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">I just want the visits themselves, as a spreadsheet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3265"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId3xzc5nbubmaytd2souwkj">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiting calendar</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> › </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t xml:space="preserve">Export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3265"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Not a report: the visits on screen, grouped by building, room or visit, a column per field you pick, as XLSX or CSV.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Who did what to a visit, and when?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
@@ -556,51 +621,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send me the numbers, I will not log in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdz9ippttxrabtlfqficrjq">
+            <w:hyperlink w:history="1" r:id="rIdyzcte_pokrercepsxqhdr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Email report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Not a viewer: a subscription that emails an upcoming-visitor forecast daily, weekly or monthly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -645,122 +710,122 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The calendar's own strip of tiles — Expected, On site, Left, Needs attention — which also filter the calendar below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The reception desk has its own view of the day — and the one-click export of
 everyone currently in the building — on the receptionist's home page. That is
 covered in the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfyfe6fue-q4-1rkdkoaa9">
+      <w:hyperlink w:history="1" r:id="rId9cxu5w9pkan6qncy4db3q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Receptionist guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="visitor-quick-view" descr="Overview — the quick-view cards are the &amp;quot;right now&amp;quot; report." title="Overview — the quick-view cards are the &amp;quot;right now&amp;quot; report."/>
+            <wp:docPr id="1" name="visitor-quick-view" descr="Overview — the quick-view cards are the &quot;right now&quot; report." title="Overview — the quick-view cards are the &quot;right now&quot; report."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2552700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overview — the quick-view cards are the &amp;quot;right now&amp;quot; report.</w:t>
+        <w:t xml:space="preserve">Overview — the quick-view cards are the "right now" report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How the filters differ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visitor pages filter by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">building</w:t>
       </w:r>
       <w:r>
@@ -1381,51 +1446,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ilsr0cczebiaffsk8led" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdiljnlduxm97e-xf63g4t0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdkn0g2qgqgzgmza0qqryqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdezkrasnlt4akezg3jfz-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdz9ippttxrabtlfqficrjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdfyfe6fue-q4-1rkdkoaa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14f0a19436aee2f1640e778dd387821702396da3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a61f7a3de2bd14bb00235cbd6d3aadf32b96691d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduedd_lrorg4cy-e_-tlbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdatkxun0c1yu7px5ikfltz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdocqb2sslsmwa6t3a-musm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdfujgotjdh-ybf6k8blzg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId3xzc5nbubmaytd2souwkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdyzcte_pokrercepsxqhdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rId9cxu5w9pkan6qncy4db3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14f0a19436aee2f1640e778dd387821702396da3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a61f7a3de2bd14bb00235cbd6d3aadf32b96691d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which visitor report answers which question</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>