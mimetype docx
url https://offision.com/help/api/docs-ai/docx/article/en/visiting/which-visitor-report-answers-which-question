--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduedd_lrorg4cy-e_-tlbf">
+      <w:hyperlink w:history="1" r:id="rIdyh4wjzn35nsajhotraf5y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Half a dozen pages in the Visitor module look like "the visitor report", and
 none of them is. Each answers a different question, so start from the question
 and open the page built for it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -289,102 +289,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How did visiting go this period?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdatkxun0c1yu7px5ikfltz">
+            <w:hyperlink w:history="1" r:id="rIdqtvpmeum4vrhbdfmjbyaq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Four numbers — total, on site, checked out, no-shows — with rates and a trend against the previous period, then charts: visits per day, a building breakdown, top visitors and hosts, purposes, invited vs walk-in. No export.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I need one day's visitor list as a file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdocqb2sslsmwa6t3a-musm">
+            <w:hyperlink w:history="1" r:id="rId08bb-d3xxg6ppjod81a_h">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting daily report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Every visitor of one day as a table — times, status, check-in and check-out, host, purpose — with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -469,90 +469,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Visitor badge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The list behind everything above — one row per badge, batch actions, and an Excel export. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfujgotjdh-ybf6k8blzg3">
+            <w:hyperlink w:history="1" r:id="rIddl3mh_k0het6mmyflmszn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Find a visitor's record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I just want the visits themselves, as a spreadsheet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId3xzc5nbubmaytd2souwkj">
+            <w:hyperlink w:history="1" r:id="rIdynmfecz8cdmcl8hwvrzzx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting calendar</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -621,51 +621,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send me the numbers, I will not log in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyzcte_pokrercepsxqhdr">
+            <w:hyperlink w:history="1" r:id="rIdixd9pxvc3bcz6bnxasicj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Email report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Not a viewer: a subscription that emails an upcoming-visitor forecast daily, weekly or monthly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -710,51 +710,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The calendar's own strip of tiles — Expected, On site, Left, Needs attention — which also filter the calendar below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The reception desk has its own view of the day — and the one-click export of
 everyone currently in the building — on the receptionist's home page. That is
 covered in the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9cxu5w9pkan6qncy4db3q">
+      <w:hyperlink w:history="1" r:id="rIdiobns5pn__aw4n6s0l45o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Receptionist guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-quick-view" descr="Overview — the quick-view cards are the &quot;right now&quot; report." title="Overview — the quick-view cards are the &quot;right now&quot; report."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1446,51 +1446,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduedd_lrorg4cy-e_-tlbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdatkxun0c1yu7px5ikfltz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdocqb2sslsmwa6t3a-musm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdfujgotjdh-ybf6k8blzg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId3xzc5nbubmaytd2souwkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdyzcte_pokrercepsxqhdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rId9cxu5w9pkan6qncy4db3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14f0a19436aee2f1640e778dd387821702396da3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a61f7a3de2bd14bb00235cbd6d3aadf32b96691d.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyh4wjzn35nsajhotraf5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdqtvpmeum4vrhbdfmjbyaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId08bb-d3xxg6ppjod81a_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIddl3mh_k0het6mmyflmszn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdynmfecz8cdmcl8hwvrzzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdixd9pxvc3bcz6bnxasicj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdiobns5pn__aw4n6s0l45o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9df04c3ef88d1f355be97ce07bd74031a10e6680.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e8f142bfc200b3828e42eb8817397c63bc46d9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which visitor report answers which question</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>