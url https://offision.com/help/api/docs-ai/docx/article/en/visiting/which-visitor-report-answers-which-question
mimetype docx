--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyh4wjzn35nsajhotraf5y">
+      <w:hyperlink w:history="1" r:id="rIdrtlydv7dgcrktxfwc9tng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Half a dozen pages in the Visitor module look like "the visitor report", and
 none of them is. Each answers a different question, so start from the question
 and open the page built for it. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -289,102 +289,102 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How did visiting go this period?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqtvpmeum4vrhbdfmjbyaq">
+            <w:hyperlink w:history="1" r:id="rIdrjbh6z6e9bcjrchrtspr0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Four numbers — total, on site, checked out, no-shows — with rates and a trend against the previous period, then charts: visits per day, a building breakdown, top visitors and hosts, purposes, invited vs walk-in. No export.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I need one day's visitor list as a file.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId08bb-d3xxg6ppjod81a_h">
+            <w:hyperlink w:history="1" r:id="rIdyk5f9jaxkqovtz2hsjzh8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting daily report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Every visitor of one day as a table — times, status, check-in and check-out, host, purpose — with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -469,90 +469,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Visitor badge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The list behind everything above — one row per badge, batch actions, and an Excel export. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddl3mh_k0het6mmyflmszn">
+            <w:hyperlink w:history="1" r:id="rIda1vqv3uxqwrxkkiz07l05">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Find a visitor's record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I just want the visits themselves, as a spreadsheet.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdynmfecz8cdmcl8hwvrzzx">
+            <w:hyperlink w:history="1" r:id="rIde-j6xz-vl46fqnsvrmjp5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting calendar</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> › </w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -621,51 +621,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send me the numbers, I will not log in.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdixd9pxvc3bcz6bnxasicj">
+            <w:hyperlink w:history="1" r:id="rIddex6kyucerlpk7ccklk5u">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Email report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3265"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Not a viewer: a subscription that emails an upcoming-visitor forecast daily, weekly or monthly.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -710,51 +710,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The calendar's own strip of tiles — Expected, On site, Left, Needs attention — which also filter the calendar below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The reception desk has its own view of the day — and the one-click export of
 everyone currently in the building — on the receptionist's home page. That is
 covered in the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiobns5pn__aw4n6s0l45o">
+      <w:hyperlink w:history="1" r:id="rIdg4gflxak9ep9odfuhaxy_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Receptionist guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2552700"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-quick-view" descr="Overview — the quick-view cards are the &quot;right now&quot; report." title="Overview — the quick-view cards are the &quot;right now&quot; report."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1446,51 +1446,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyh4wjzn35nsajhotraf5y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdqtvpmeum4vrhbdfmjbyaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rId08bb-d3xxg6ppjod81a_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIddl3mh_k0het6mmyflmszn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdynmfecz8cdmcl8hwvrzzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdixd9pxvc3bcz6bnxasicj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdiobns5pn__aw4n6s0l45o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9df04c3ef88d1f355be97ce07bd74031a10e6680.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e8f142bfc200b3828e42eb8817397c63bc46d9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrtlydv7dgcrktxfwc9tng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/which-visitor-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdrjbh6z6e9bcjrchrtspr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdyk5f9jaxkqovtz2hsjzh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIda1vqv3uxqwrxkkiz07l05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIde-j6xz-vl46fqnsvrmjp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIddex6kyucerlpk7ccklk5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-visitor-forecast/" TargetMode="External"/><Relationship Id="rIdg4gflxak9ep9odfuhaxy_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/export-the-people-on-site/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9df04c3ef88d1f355be97ce07bd74031a10e6680.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e8f142bfc200b3828e42eb8817397c63bc46d9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which visitor report answers which question</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>