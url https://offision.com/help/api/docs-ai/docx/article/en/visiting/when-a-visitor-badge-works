--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx4monibp3bgrwm2aoa_8i">
+      <w:hyperlink w:history="1" r:id="rId73sikpdu3r8rnjs9yhn1r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge email is sent ahead of the visit — seven days ahead at 17:00 until you
 change it, and as much as 365 days ahead if you want. The code inside it does not
 work that early. A badge admits its holder on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -384,51 +384,51 @@
         <w:t xml:space="preserve"> in place of the first. Where the visiting policy closes
 the day for you, the badge is recorded that evening as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Left</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 if the visitor did check in — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6nwtzfht9doatgk9gzpnd">
+      <w:hyperlink w:history="1" r:id="rIdlfeltka88bq0_vegms7xs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check visitors out automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reception decides, not the scanner:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Nothing about an early arrival is an error to be fixed. A receptionist who wants
@@ -450,179 +450,223 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sending the badge ahead buys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pre-registration</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time, not early entry. Where
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Enable pre-registration page for visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on, the email carries a link the
 visitor can open as soon as they get it: they fill in their own details, accept
-the terms and answer any survey before they travel, and the desk has nothing left
-to type when they arrive.</w:t>
+the terms and answer any </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before visiting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> survey before they travel, and the
+desk has nothing left to type when they arrive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That is the whole of what the page asks. It carries no visiting-form fields and
+no upload control, so anything you need from a guest in advance has to be a
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIda0h-mtsfbjanfuahhqprz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">survey question</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> rather than a
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvvczmoneizpn_pzh8-aky">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">visiting-form field</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — and a document cannot be
+collected from them at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When one pass has to work on many days</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is what a long-term badge is: one code, valid every day inside a period you
 set, or with no limit at all. Contractors, cleaners and agency engineers get one
 instead of an invitation per visit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdreujt2rd8d7ljq_tjnnvk">
+      <w:hyperlink w:history="1" r:id="rIdq8heleur5gldsr6fgb57s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The date the email goes out.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Send visitor badge time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> moves the email, and
 nothing else. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntd05nu4whd1sk8lycvdm">
+      <w:hyperlink w:history="1" r:id="rIdwwhlymlvd9xrol8nuyd9k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A visit still waiting on an approver is refused on its own day
 too, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This visit is still waiting for approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduovs54vq_g8tgdy5phmqh">
+      <w:hyperlink w:history="1" r:id="rIdvp9esogwe2oc_6awfjeyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -632,51 +676,51 @@
         <w:t xml:space="preserve"> A badge identifies a visitor at the lobby; it opens nothing on its
 own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Guest WiFi.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those details are minted at check-in and die at check-out, so
 they never work in advance either. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf0swxo74sp902f6tx-oim">
+      <w:hyperlink w:history="1" r:id="rIdtrgp8vmcr66lgffapkl6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How visitors get online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1101,51 +1145,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx4monibp3bgrwm2aoa_8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId6nwtzfht9doatgk9gzpnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdreujt2rd8d7ljq_tjnnvk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdntd05nu4whd1sk8lycvdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIduovs54vq_g8tgdy5phmqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdf0swxo74sp902f6tx-oim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId73sikpdu3r8rnjs9yhn1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdlfeltka88bq0_vegms7xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIda0h-mtsfbjanfuahhqprz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdvvczmoneizpn_pzh8-aky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdq8heleur5gldsr6fgb57s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdwwhlymlvd9xrol8nuyd9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdvp9esogwe2oc_6awfjeyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdtrgp8vmcr66lgffapkl6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>When a visitor badge starts and stops working</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>