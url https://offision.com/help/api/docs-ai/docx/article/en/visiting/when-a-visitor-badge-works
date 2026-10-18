--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId73sikpdu3r8rnjs9yhn1r">
+      <w:hyperlink w:history="1" r:id="rId0casrrdtfoqzyzip5kflp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge email is sent ahead of the visit — seven days ahead at 17:00 until you
 change it, and as much as 365 days ahead if you want. The code inside it does not
 work that early. A badge admits its holder on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -384,51 +384,51 @@
         <w:t xml:space="preserve"> in place of the first. Where the visiting policy closes
 the day for you, the badge is recorded that evening as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Left</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 if the visitor did check in — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfeltka88bq0_vegms7xs">
+      <w:hyperlink w:history="1" r:id="rIdt5mukrpq-ai52eka8dehq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check visitors out automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reception decides, not the scanner:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Nothing about an early arrival is an error to be fixed. A receptionist who wants
@@ -473,200 +473,200 @@
         <w:t xml:space="preserve"> is on, the email carries a link the
 visitor can open as soon as they get it: they fill in their own details, accept
 the terms and answer any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before visiting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> survey before they travel, and the
 desk has nothing left to type when they arrive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the whole of what the page asks. It carries no visiting-form fields and
 no upload control, so anything you need from a guest in advance has to be a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda0h-mtsfbjanfuahhqprz">
+      <w:hyperlink w:history="1" r:id="rIdaflzhudmoejjbescgy1b5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">survey question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> rather than a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvczmoneizpn_pzh8-aky">
+      <w:hyperlink w:history="1" r:id="rIdndj2-m5osjibgluqwlj1b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting-form field</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and a document cannot be
 collected from them at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When one pass has to work on many days</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is what a long-term badge is: one code, valid every day inside a period you
 set, or with no limit at all. Contractors, cleaners and agency engineers get one
 instead of an invitation per visit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq8heleur5gldsr6fgb57s">
+      <w:hyperlink w:history="1" r:id="rIdozqxpxyzod4rbjr3twkok">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The date the email goes out.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Send visitor badge time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> moves the email, and
 nothing else. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwwhlymlvd9xrol8nuyd9k">
+      <w:hyperlink w:history="1" r:id="rIdh0anblv_wu1mlvlrqfiqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A visit still waiting on an approver is refused on its own day
 too, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This visit is still waiting for approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvp9esogwe2oc_6awfjeyz">
+      <w:hyperlink w:history="1" r:id="rIdwccb08barb3jm7traa6ex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -676,51 +676,51 @@
         <w:t xml:space="preserve"> A badge identifies a visitor at the lobby; it opens nothing on its
 own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Guest WiFi.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those details are minted at check-in and die at check-out, so
 they never work in advance either. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrgp8vmcr66lgffapkl6j">
+      <w:hyperlink w:history="1" r:id="rIdugcrlhkvsas-kvzzccoqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How visitors get online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1145,51 +1145,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId73sikpdu3r8rnjs9yhn1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdlfeltka88bq0_vegms7xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIda0h-mtsfbjanfuahhqprz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdvvczmoneizpn_pzh8-aky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdq8heleur5gldsr6fgb57s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdwwhlymlvd9xrol8nuyd9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdvp9esogwe2oc_6awfjeyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdtrgp8vmcr66lgffapkl6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0casrrdtfoqzyzip5kflp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdt5mukrpq-ai52eka8dehq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdaflzhudmoejjbescgy1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdndj2-m5osjibgluqwlj1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdozqxpxyzod4rbjr3twkok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdh0anblv_wu1mlvlrqfiqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdwccb08barb3jm7traa6ex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdugcrlhkvsas-kvzzccoqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>When a visitor badge starts and stops working</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>