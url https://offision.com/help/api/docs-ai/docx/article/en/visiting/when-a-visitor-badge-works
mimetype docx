--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0casrrdtfoqzyzip5kflp">
+      <w:hyperlink w:history="1" r:id="rIdkvcqni4wqv_kycex5q6jw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/when-a-visitor-badge-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge email is sent ahead of the visit — seven days ahead at 17:00 until you
 change it, and as much as 365 days ahead if you want. The code inside it does not
 work that early. A badge admits its holder on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -384,51 +384,51 @@
         <w:t xml:space="preserve"> in place of the first. Where the visiting policy closes
 the day for you, the badge is recorded that evening as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No show</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Left</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 if the visitor did check in — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt5mukrpq-ai52eka8dehq">
+      <w:hyperlink w:history="1" r:id="rIdeynqngre7a_ge2shupteo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check visitors out automatically</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reception decides, not the scanner:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Nothing about an early arrival is an error to be fixed. A receptionist who wants
@@ -473,200 +473,200 @@
         <w:t xml:space="preserve"> is on, the email carries a link the
 visitor can open as soon as they get it: they fill in their own details, accept
 the terms and answer any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before visiting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> survey before they travel, and the
 desk has nothing left to type when they arrive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the whole of what the page asks. It carries no visiting-form fields and
 no upload control, so anything you need from a guest in advance has to be a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaflzhudmoejjbescgy1b5">
+      <w:hyperlink w:history="1" r:id="rId86irzseiah1_3g_vgfay_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">survey question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> rather than a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndj2-m5osjibgluqwlj1b">
+      <w:hyperlink w:history="1" r:id="rId-7axbxhghf5v0lmnzvti0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting-form field</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and a document cannot be
 collected from them at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When one pass has to work on many days</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is what a long-term badge is: one code, valid every day inside a period you
 set, or with no limit at all. Contractors, cleaners and agency engineers get one
 instead of an invitation per visit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozqxpxyzod4rbjr3twkok">
+      <w:hyperlink w:history="1" r:id="rIdedqwft7w1wvnsnomlwpvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The date the email goes out.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Send visitor badge time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> moves the email, and
 nothing else. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh0anblv_wu1mlvlrqfiqp">
+      <w:hyperlink w:history="1" r:id="rIdsslpt-5qwph2rxsvil76s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approval.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A visit still waiting on an approver is refused on its own day
 too, with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This visit is still waiting for approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwccb08barb3jm7traa6ex">
+      <w:hyperlink w:history="1" r:id="rIdvfizhwnmp41iwnngohbnp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -676,51 +676,51 @@
         <w:t xml:space="preserve"> A badge identifies a visitor at the lobby; it opens nothing on its
 own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Guest WiFi.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those details are minted at check-in and die at check-out, so
 they never work in advance either. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugcrlhkvsas-kvzzccoqi">
+      <w:hyperlink w:history="1" r:id="rIdrizkdjpozceonbgs4szzy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How visitors get online</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1145,51 +1145,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0casrrdtfoqzyzip5kflp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdt5mukrpq-ai52eka8dehq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdaflzhudmoejjbescgy1b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdndj2-m5osjibgluqwlj1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdozqxpxyzod4rbjr3twkok" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdh0anblv_wu1mlvlrqfiqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdwccb08barb3jm7traa6ex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdugcrlhkvsas-kvzzccoqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkvcqni4wqv_kycex5q6jw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdeynqngre7a_ge2shupteo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rId86irzseiah1_3g_vgfay_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rId-7axbxhghf5v0lmnzvti0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdedqwft7w1wvnsnomlwpvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdsslpt-5qwph2rxsvil76s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdvfizhwnmp41iwnngohbnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdrizkdjpozceonbgs4szzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>When a visitor badge starts and stops working</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>