--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9zononnnyz7dwsin41cob">
+      <w:hyperlink w:history="1" r:id="rIds0rvdkgxdvr27ysjp41j-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting location is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not a separate thing you create</w:t>
       </w:r>
@@ -395,60 +395,61 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select a building's row and its panel shows everything the location decides:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the rules of a visit here: approval, vehicles, what the
-badge code does. A policy attaches to a building, a floor or a room, and the
-most specific one wins — see
+badge code does, and whether the host is told when their visitor arrives. A
+policy attaches to a building, a floor or a room, and the most specific one
+wins. Every field is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeexevdoo_bktrarurhuwo">
+      <w:hyperlink w:history="1" r:id="rIdgvwdsoy-i31qxpmilxvbj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
+          <w:t xml:space="preserve">Visiting policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opening hour</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
@@ -636,115 +637,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a location does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a visitor is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The questions, the photo and the survey come
 from the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjydbqx_xz4tgydw7dfqis">
+      <w:hyperlink w:history="1" r:id="rIdl8j47lekt6hfz3ykujrmv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not the place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the badge looks like.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5k3izvny9yaqo6qubrrj">
+      <w:hyperlink w:history="1" r:id="rId00hjccobzs7vf_hd6gt8e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is set once for the whole company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The country codes on the invite form.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3vcqokjuuqz6wxybxufp9">
+      <w:hyperlink w:history="1" r:id="rIdc-v3nvrjv_tdke1ol9kj1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">company-wide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1182,51 +1183,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9zononnnyz7dwsin41cob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdeexevdoo_bktrarurhuwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdjydbqx_xz4tgydw7dfqis" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdo5k3izvny9yaqo6qubrrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId3vcqokjuuqz6wxybxufp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecad1b6925ee956a7c81dfe176165a44fc3a2d95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c867558689815dd8c39cf4586ea0384d58cd7683.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae08a68c89eb472ca7a2d40cc295ca94fa0d7922.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds0rvdkgxdvr27ysjp41j-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdgvwdsoy-i31qxpmilxvbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdl8j47lekt6hfz3ykujrmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId00hjccobzs7vf_hd6gt8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdc-v3nvrjv_tdke1ol9kj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecad1b6925ee956a7c81dfe176165a44fc3a2d95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c867558689815dd8c39cf4586ea0384d58cd7683.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae08a68c89eb472ca7a2d40cc295ca94fa0d7922.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a visiting location is</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>