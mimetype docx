--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds0rvdkgxdvr27ysjp41j-">
+      <w:hyperlink w:history="1" r:id="rIdd2yng1ljtejfqwxsgpdrh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting location is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not a separate thing you create</w:t>
       </w:r>
@@ -400,51 +400,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the rules of a visit here: approval, vehicles, what the
 badge code does, and whether the host is told when their visitor arrives. A
 policy attaches to a building, a floor or a room, and the most specific one
 wins. Every field is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvwdsoy-i31qxpmilxvbj">
+      <w:hyperlink w:history="1" r:id="rIdtri6oxbujhamwwutb9_ra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -637,115 +637,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a location does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a visitor is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The questions, the photo and the survey come
 from the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8j47lekt6hfz3ykujrmv">
+      <w:hyperlink w:history="1" r:id="rIdicfqhfqfvivvu_am11oqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not the place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the badge looks like.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId00hjccobzs7vf_hd6gt8e">
+      <w:hyperlink w:history="1" r:id="rId6mh2ek0jxubpjl6c0idoa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is set once for the whole company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The country codes on the invite form.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc-v3nvrjv_tdke1ol9kj1">
+      <w:hyperlink w:history="1" r:id="rIdlbsvy-pd-wd4cnm-wxnxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">company-wide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1183,51 +1183,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds0rvdkgxdvr27ysjp41j-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdgvwdsoy-i31qxpmilxvbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdl8j47lekt6hfz3ykujrmv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId00hjccobzs7vf_hd6gt8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdc-v3nvrjv_tdke1ol9kj1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecad1b6925ee956a7c81dfe176165a44fc3a2d95.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c867558689815dd8c39cf4586ea0384d58cd7683.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d8f9aa58285553db331db18fadce0a75310733b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ae08a68c89eb472ca7a2d40cc295ca94fa0d7922.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd2yng1ljtejfqwxsgpdrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdtri6oxbujhamwwutb9_ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdicfqhfqfvivvu_am11oqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId6mh2ek0jxubpjl6c0idoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdlbsvy-pd-wd4cnm-wxnxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c30a06a22e694263bbeebf1585e7b41b0f031d1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25e5faec728015c1fd5d8d1a491879b2f7eba0d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4eb3757c46ece4dcaabb991b6dd21e61ff0560b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a93950db0a57fffa2f629e529f5c6344c0abd31.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a visiting location is</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>