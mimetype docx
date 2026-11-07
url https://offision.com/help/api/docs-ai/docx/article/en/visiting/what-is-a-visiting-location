--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd2yng1ljtejfqwxsgpdrh">
+      <w:hyperlink w:history="1" r:id="rIdn1diqmnmxluipp1cspdiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/what-is-a-visiting-location/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting location is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not a separate thing you create</w:t>
       </w:r>
@@ -400,51 +400,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the rules of a visit here: approval, vehicles, what the
 badge code does, and whether the host is told when their visitor arrives. A
 policy attaches to a building, a floor or a room, and the most specific one
 wins. Every field is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtri6oxbujhamwwutb9_ra">
+      <w:hyperlink w:history="1" r:id="rIdvkgjy276y3foiritcpl_j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting policy settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -637,115 +637,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a location does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a visitor is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The questions, the photo and the survey come
 from the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicfqhfqfvivvu_am11oqs">
+      <w:hyperlink w:history="1" r:id="rIdyp-u9w6z8mqd8o5aogsab">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not the place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the badge looks like.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6mh2ek0jxubpjl6c0idoa">
+      <w:hyperlink w:history="1" r:id="rIdawwsk54c-b5o5bfyylyvt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is set once for the whole company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The country codes on the invite form.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbsvy-pd-wd4cnm-wxnxg">
+      <w:hyperlink w:history="1" r:id="rId3qjl3ix8pfm7vqsj2ticl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">company-wide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
@@ -1183,51 +1183,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd2yng1ljtejfqwxsgpdrh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdtri6oxbujhamwwutb9_ra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdicfqhfqfvivvu_am11oqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rId6mh2ek0jxubpjl6c0idoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdlbsvy-pd-wd4cnm-wxnxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c30a06a22e694263bbeebf1585e7b41b0f031d1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25e5faec728015c1fd5d8d1a491879b2f7eba0d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4eb3757c46ece4dcaabb991b6dd21e61ff0560b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a93950db0a57fffa2f629e529f5c6344c0abd31.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn1diqmnmxluipp1cspdiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-is-a-visiting-location/" TargetMode="External"/><Relationship Id="rIdvkgjy276y3foiritcpl_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdyp-u9w6z8mqd8o5aogsab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdawwsk54c-b5o5bfyylyvt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId3qjl3ix8pfm7vqsj2ticl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c30a06a22e694263bbeebf1585e7b41b0f031d1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25e5faec728015c1fd5d8d1a491879b2f7eba0d6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4eb3757c46ece4dcaabb991b6dd21e61ff0560b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a93950db0a57fffa2f629e529f5c6344c0abd31.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a visiting location is</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>