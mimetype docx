--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What happens when a visitor checks in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The three places a visitor can be admitted — the reception desk, a lobby screen or kiosk, and their own phone — and what each one does at the moment they arrive: whether the guest is shown the room they are going to, and whether the host is told. The panel outside the room is not one of them.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] The three places a visitor can be admitted — the reception desk, a lobby screen or kiosk, and their own phone — and what each one does at the moment they arrive: whether the guest is shown the room they are going to, and whether the host is told. The panel outside the room is not one of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdich98nmihpmihpe7jeic2">
+      <w:hyperlink w:history="1" r:id="rIdu4jwntlwfxlazfjqmn6_e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/what-happens-when-a-visitor-checks-in/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor can be admitted in three places, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the panel outside the room is
 not one of them.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room booking panel can let a visitor who is already checked
 in take a free room, and it can open a door for them, but nothing on a panel
 admits anybody to the building. That is worth saying first, because it is where
 most people look.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -661,143 +669,143 @@
 plan, the guest also gets a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You are here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pin and can see both ends of the
 walk. It closes itself after a minute.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is not unconditional. The visit has to name a room that is open to visitors,
 and that room needs a floor and a position on the floor plan; without those the
 guest gets a plain confirmation instead. The four conditions, and what to check
 when the map does not appear, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdff6rg3xhbmhqc8zsgvljb">
+      <w:hyperlink w:history="1" r:id="rIdkdg7votcuqqgm34ltn1ro">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The reception desk's own check-in wizard shows no plan — the receptionist is
 standing next to the guest, and the room is on the visitor's badge. A guest
 checking in on their own phone is told to collect that badge at reception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The host who is told</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every surface tells the host, and it is on out of the box. The moment the badge
 is admitted the host gets an email, a push notification where they use the
 mobile app, and a Teams message where Teams is connected. The host is whoever invited them — for a visit
 created from a booking, that is the booking's organiser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The message names the visitor, not the room. Turning it off is a policy setting
 per location, and a visit governed by two locations keeps the notification until
 both have turned it off. Both facts are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatvhyevsydeu47k9ac2_k">
+      <w:hyperlink w:history="1" r:id="rIdp0ob3ngdwx4r4svervv1z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tell the host their visitor arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the guest is admitted at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A visit awaiting approval has sent no
 invitation and has no code to check in with — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbj9g-aumjt3uorji0gnic">
+      <w:hyperlink w:history="1" r:id="rIdji_uhlvaynw1jmgiwggyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -826,51 +834,51 @@
       <w:r>
         <w:t xml:space="preserve"> Checking in at a screen can trigger the
 doors linked to that screen; everything else about a lock is access control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who works the desk.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the Receptionist permission, and the desk has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnmwb2vzv_wioe_ie657n4">
+      <w:hyperlink w:history="1" r:id="rId8fqfmsgtkqdsb8bblnbu4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a guide of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1295,51 +1303,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdich98nmihpmihpe7jeic2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdff6rg3xhbmhqc8zsgvljb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdatvhyevsydeu47k9ac2_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdbj9g-aumjt3uorji0gnic" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdnmwb2vzv_wioe_ie657n4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d8327667ca33d6afbe9b1c4021afcd1d1e860c4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu4jwntlwfxlazfjqmn6_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdkdg7votcuqqgm34ltn1ro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdp0ob3ngdwx4r4svervv1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdji_uhlvaynw1jmgiwggyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId8fqfmsgtkqdsb8bblnbu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2f7b3782a198685e7cada3f3b34fa1114cf436c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What happens when a visitor checks in</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>