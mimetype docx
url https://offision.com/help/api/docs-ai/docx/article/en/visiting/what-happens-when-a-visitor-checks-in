--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu4jwntlwfxlazfjqmn6_e">
+      <w:hyperlink w:history="1" r:id="rId-9mfns98qxb0bixgr2vgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/what-happens-when-a-visitor-checks-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor can be admitted in three places, and </w:t>
@@ -669,143 +669,143 @@
 plan, the guest also gets a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You are here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pin and can see both ends of the
 walk. It closes itself after a minute.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is not unconditional. The visit has to name a room that is open to visitors,
 and that room needs a floor and a position on the floor plan; without those the
 guest gets a plain confirmation instead. The four conditions, and what to check
 when the map does not appear, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdg7votcuqqgm34ltn1ro">
+      <w:hyperlink w:history="1" r:id="rIdhjamjfzqnbtsbo2xvbntc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The reception desk's own check-in wizard shows no plan — the receptionist is
 standing next to the guest, and the room is on the visitor's badge. A guest
 checking in on their own phone is told to collect that badge at reception.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The host who is told</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every surface tells the host, and it is on out of the box. The moment the badge
 is admitted the host gets an email, a push notification where they use the
 mobile app, and a Teams message where Teams is connected. The host is whoever invited them — for a visit
 created from a booking, that is the booking's organiser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The message names the visitor, not the room. Turning it off is a policy setting
 per location, and a visit governed by two locations keeps the notification until
 both have turned it off. Both facts are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp0ob3ngdwx4r4svervv1z">
+      <w:hyperlink w:history="1" r:id="rIdzmbhzvjkhf5vu5pb55shg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Tell the host their visitor arrived</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether the guest is admitted at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A visit awaiting approval has sent no
 invitation and has no code to check in with — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdji_uhlvaynw1jmgiwggyp">
+      <w:hyperlink w:history="1" r:id="rIdbm2rjghprjr_r4w4vjime">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -834,51 +834,51 @@
       <w:r>
         <w:t xml:space="preserve"> Checking in at a screen can trigger the
 doors linked to that screen; everything else about a lock is access control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who works the desk.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the Receptionist permission, and the desk has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8fqfmsgtkqdsb8bblnbu4">
+      <w:hyperlink w:history="1" r:id="rIdfurvmffxwyhyziitnwx2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a guide of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1303,51 +1303,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu4jwntlwfxlazfjqmn6_e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdkdg7votcuqqgm34ltn1ro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdp0ob3ngdwx4r4svervv1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdji_uhlvaynw1jmgiwggyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId8fqfmsgtkqdsb8bblnbu4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2f7b3782a198685e7cada3f3b34fa1114cf436c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-9mfns98qxb0bixgr2vgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdhjamjfzqnbtsbo2xvbntc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdzmbhzvjkhf5vu5pb55shg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdbm2rjghprjr_r4w4vjime" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdfurvmffxwyhyziitnwx2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/reception/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2f7b3782a198685e7cada3f3b34fa1114cf436c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What happens when a visitor checks in</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>