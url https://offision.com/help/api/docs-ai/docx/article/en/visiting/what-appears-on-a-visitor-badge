--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What appears on a visitor badge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A printed badge is assembled from four different screens, and only one of them is the design you picked. This explains which part comes from where.</w:t>
+        <w:t xml:space="preserve">A printed badge is assembled from four different screens, and only one of them is the design you picked. This explains which part comes from where — and what the photo taken at check-in is for: printed on the badge, kept on the visit, never compared at the gate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_brcuykdwcyl-qddtmdp">
+      <w:hyperlink w:history="1" r:id="rId_10wsuvu3dei8qdimofpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor badge is the label printed at reception when a guest arrives, and
 attached to the badge email they were sent beforehand. It identifies the guest to
 your staff and, on most designs, carries the code they check in with.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -474,98 +474,121 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3657"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Wi-Fi network and password block</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdsni0o3t8lgydct-987du1">
+            <w:hyperlink w:history="1" r:id="rIdi5w3nvfxoppscapzgnq6v">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1984"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Per building, or company-wide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">The photo is printed, not checked</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where the visiting type asks for a photo, reception takes it at check-in (or the
+visitor supplies one when they register), it is stored on that visit's record,
+and the designs with a photo slot print it on the badge. That is the whole of
+what the photo does. It is there so a person at a door can look from the badge
+to the face; nothing in Offision compares it to anything. Scanning a badge checks
+that the code is valid, unused and at the right location — a code passed to
+somebody else scans just the same, and the photo on the label is what a receptionist or
+guard uses to notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">The design is company-wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is one badge design, and every visitor gets it — every location, every
 visiting type, every building. A visiting type decides what the visitor is asked
 for and when they may check in; it does not carry a design of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The design is chosen from a fixed gallery. Each entry is a complete layout, not a
 starting point: there is no field-by-field editor, no colour picker, and no page
 where you rearrange what sits where. Choosing a different design is the only way
 to change the arrangement.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -573,51 +596,64 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The design adapts to what it is given</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The designs are drawn at print time from whatever that visit actually has, so the
 same design produces different badges for different visitors. The photo and
 Wi-Fi design is the clearest case: it drops the photo when the visitor never
 supplied one, drops the credential block when there is no visitor Wi-Fi
 configured, and prints a plain badge when it has neither. Nothing warns you —
 the badge simply comes out simpler than the preview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is worth knowing before judging a design by one printed sample. A badge
-that "lost" its photo is usually a visit without a photo, not a broken design.</w:t>
+that "lost" its photo is usually a visit without a photo, not a broken design.
+Where that photo comes from, and why it verifies nothing on its own, is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdikzfvtpfnltiytoqztrz5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The visitor photo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The photo and Wi-Fi design does not print a company logo at all. Its layout has
 no room for one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It applies to the printed label only</w:t>
@@ -663,51 +699,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Apple or Google wallet pass</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — its artwork is set separately, on the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple pass / Google pass</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> settings page. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0pqhffkezpycrbhnmgt2l">
+      <w:hyperlink w:history="1" r:id="rIdzd8sk5egqxr71xonngvh5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Apple and Google wallet pass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a visitor arriving with a phone in their hand is not looking at the design you
 chose, and a mismatch between their screen and the printed label is expected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -757,51 +793,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — when off, the visitor code is removed from the
 badge email, the badge image, the mobile pass and the visitor's badge page,
 leaving only the QR code. It only applies where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require external badge
 code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on — an Offision-generated code is the check-in credential itself
 and always shows — and every location on the visit must be covered by a
 policy that hides it. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfwq0wirolgshrsnsvmvs">
+      <w:hyperlink w:history="1" r:id="rId78xwqn4druewinwapaqmx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show or hide the visitor code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Between them, these two settings can strip a badge down to a name and a photo
 without anyone touching the design — though never below one credential: a badge
 always keeps its QR code or its visitor code.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1236,51 +1272,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr_brcuykdwcyl-qddtmdp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdsni0o3t8lgydct-987du1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rId0pqhffkezpycrbhnmgt2l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdhfwq0wirolgshrsnsvmvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bdfc6cee0503134026137e95a66f880f9af1e03.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a42b319d56656055b0cc7d3426e4f31b36dedf25.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_10wsuvu3dei8qdimofpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdi5w3nvfxoppscapzgnq6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdikzfvtpfnltiytoqztrz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdzd8sk5egqxr71xonngvh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rId78xwqn4druewinwapaqmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bdfc6cee0503134026137e95a66f880f9af1e03.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a42b319d56656055b0cc7d3426e4f31b36dedf25.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What appears on a visitor badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>