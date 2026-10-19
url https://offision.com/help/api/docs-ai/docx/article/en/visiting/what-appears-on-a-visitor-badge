--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_10wsuvu3dei8qdimofpw">
+      <w:hyperlink w:history="1" r:id="rIdudnr4ppmkzhimqmsvi0t3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/what-appears-on-a-visitor-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor badge is the label printed at reception when a guest arrives, and
 attached to the badge email they were sent beforehand. It identifies the guest to
 your staff and, on most designs, carries the code they check in with.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -474,51 +474,51 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3657"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Wi-Fi network and password block</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdi5w3nvfxoppscapzgnq6v">
+            <w:hyperlink w:history="1" r:id="rId7vpb_rt0jsrp_tlzu7noc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1984"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Per building, or company-wide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -600,51 +600,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The designs are drawn at print time from whatever that visit actually has, so the
 same design produces different badges for different visitors. The photo and
 Wi-Fi design is the clearest case: it drops the photo when the visitor never
 supplied one, drops the credential block when there is no visitor Wi-Fi
 configured, and prints a plain badge when it has neither. Nothing warns you —
 the badge simply comes out simpler than the preview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is worth knowing before judging a design by one printed sample. A badge
 that "lost" its photo is usually a visit without a photo, not a broken design.
 Where that photo comes from, and why it verifies nothing on its own, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikzfvtpfnltiytoqztrz5">
+      <w:hyperlink w:history="1" r:id="rIdsp3m24egtjyrpry20_u97">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The visitor photo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The photo and Wi-Fi design does not print a company logo at all. Its layout has
@@ -699,51 +699,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Apple or Google wallet pass</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — its artwork is set separately, on the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple pass / Google pass</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> settings page. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzd8sk5egqxr71xonngvh5">
+      <w:hyperlink w:history="1" r:id="rIdtvn9hhzbsbul5frs-d1mn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Apple and Google wallet pass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a visitor arriving with a phone in their hand is not looking at the design you
 chose, and a mismatch between their screen and the printed label is expected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -793,51 +793,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — when off, the visitor code is removed from the
 badge email, the badge image, the mobile pass and the visitor's badge page,
 leaving only the QR code. It only applies where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require external badge
 code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on — an Offision-generated code is the check-in credential itself
 and always shows — and every location on the visit must be covered by a
 policy that hides it. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId78xwqn4druewinwapaqmx">
+      <w:hyperlink w:history="1" r:id="rIdoqy8x52hbe_czsgn9no6z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show or hide the visitor code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Between them, these two settings can strip a badge down to a name and a photo
 without anyone touching the design — though never below one credential: a badge
 always keeps its QR code or its visitor code.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
@@ -1272,51 +1272,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_10wsuvu3dei8qdimofpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdi5w3nvfxoppscapzgnq6v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdikzfvtpfnltiytoqztrz5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdzd8sk5egqxr71xonngvh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rId78xwqn4druewinwapaqmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bdfc6cee0503134026137e95a66f880f9af1e03.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a42b319d56656055b0cc7d3426e4f31b36dedf25.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdudnr4ppmkzhimqmsvi0t3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7vpb_rt0jsrp_tlzu7noc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdsp3m24egtjyrpry20_u97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdtvn9hhzbsbul5frs-d1mn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdoqy8x52hbe_czsgn9no6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51d3ad6e8e6049f1d9d90957459033644b0a25c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09f3276682cbf3205ec544c38852407406f1d5bf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What appears on a visitor badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>