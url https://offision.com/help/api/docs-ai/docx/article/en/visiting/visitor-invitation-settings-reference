--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visitor invitation settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Every field on the invitation card — the email and mobile channels, the accepted country codes, and who may invite a visitor.</w:t>
+        <w:t xml:space="preserve">Choose how visitors are invited — every field on the invitation card: the email and mobile channels, the accepted country codes, and who may invite a visitor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmphczwzvx13p4iipxsvzd">
+      <w:hyperlink w:history="1" r:id="rIdhrw2sbxermyzedrcmdccm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visitor-invitation-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The invitation card is the first card on the visiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Settings</w:t>
       </w:r>
@@ -686,51 +686,51 @@
               <w:t xml:space="preserve">The country codes the invitation form offers, and the only ones a visitor may be reached on. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Left empty it accepts every country</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">; a list holding one code offers only that one — and an unchosen list is pre-filled with the country the console was opened from</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3820"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whenever visitors arrive from a country the form does not offer. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId-gbv0yatj7gzwptoedvlc">
+            <w:hyperlink w:history="1" r:id="rIdmymayiz9qc24cthmvohjy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Add a country code to visitor invitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Enable mobile notification</w:t>
             </w:r>
@@ -1026,116 +1026,116 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the visitor is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The fields on the invitation form come from
 the visiting type and the form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeimrsylktie93eglrg3v0">
+      <w:hyperlink w:history="1" r:id="rIdx6ahrja4m6nsuiywrnsqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The badge itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — its design, its logo, and when the badge email goes
 out — is the next card down,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId57s386i-c36ael143gywh">
+      <w:hyperlink w:history="1" r:id="rId8uxcwt_yqhtghfizasoa9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether an invitation needs signing off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> before it is sent. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9pr8k2uq11c0ikxmux2hw">
+      <w:hyperlink w:history="1" r:id="rIdoply_a5fd_2cklfifbzm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1581,51 +1581,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmphczwzvx13p4iipxsvzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId-gbv0yatj7gzwptoedvlc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdeimrsylktie93eglrg3v0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId57s386i-c36ael143gywh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId9pr8k2uq11c0ikxmux2hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20b9ab492b61737651ae6b95a3f6256db0b40ee4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhrw2sbxermyzedrcmdccm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdmymayiz9qc24cthmvohjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdx6ahrja4m6nsuiywrnsqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId8uxcwt_yqhtghfizasoa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdoply_a5fd_2cklfifbzm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20b9ab492b61737651ae6b95a3f6256db0b40ee4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visitor invitation settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>