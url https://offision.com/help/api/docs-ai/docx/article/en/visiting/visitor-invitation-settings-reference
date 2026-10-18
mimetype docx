--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhrw2sbxermyzedrcmdccm">
+      <w:hyperlink w:history="1" r:id="rId_ddmb0rgxxelhefo9edbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visitor-invitation-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The invitation card is the first card on the visiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Settings</w:t>
       </w:r>
@@ -686,51 +686,51 @@
               <w:t xml:space="preserve">The country codes the invitation form offers, and the only ones a visitor may be reached on. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Left empty it accepts every country</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">; a list holding one code offers only that one — and an unchosen list is pre-filled with the country the console was opened from</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3820"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whenever visitors arrive from a country the form does not offer. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmymayiz9qc24cthmvohjy">
+            <w:hyperlink w:history="1" r:id="rIdeblwwq8n2hysqpjxvnccj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Add a country code to visitor invitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Enable mobile notification</w:t>
             </w:r>
@@ -1026,116 +1026,116 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the visitor is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The fields on the invitation form come from
 the visiting type and the form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx6ahrja4m6nsuiywrnsqr">
+      <w:hyperlink w:history="1" r:id="rIda3umxvof8n61bymyvyoen">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The badge itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — its design, its logo, and when the badge email goes
 out — is the next card down,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8uxcwt_yqhtghfizasoa9">
+      <w:hyperlink w:history="1" r:id="rIdpf9dzzdq1m2jirtrotzb3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether an invitation needs signing off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> before it is sent. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoply_a5fd_2cklfifbzm8">
+      <w:hyperlink w:history="1" r:id="rId56w6btlphdvbdflbspsrr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1581,51 +1581,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhrw2sbxermyzedrcmdccm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdmymayiz9qc24cthmvohjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdx6ahrja4m6nsuiywrnsqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId8uxcwt_yqhtghfizasoa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdoply_a5fd_2cklfifbzm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20b9ab492b61737651ae6b95a3f6256db0b40ee4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ddmb0rgxxelhefo9edbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdeblwwq8n2hysqpjxvnccj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIda3umxvof8n61bymyvyoen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdpf9dzzdq1m2jirtrotzb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId56w6btlphdvbdflbspsrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8256fae894c236b407b8686ea8820f39a3c0340d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visitor invitation settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>