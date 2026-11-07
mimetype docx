--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ddmb0rgxxelhefo9edbh">
+      <w:hyperlink w:history="1" r:id="rIdvd9yl0lszj64xjwgrgcaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visitor-invitation-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The invitation card is the first card on the visiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Settings</w:t>
       </w:r>
@@ -686,51 +686,51 @@
               <w:t xml:space="preserve">The country codes the invitation form offers, and the only ones a visitor may be reached on. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Left empty it accepts every country</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">; a list holding one code offers only that one — and an unchosen list is pre-filled with the country the console was opened from</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3820"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whenever visitors arrive from a country the form does not offer. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdeblwwq8n2hysqpjxvnccj">
+            <w:hyperlink w:history="1" r:id="rId18aa5ok54nu2ggfpb02b7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Add a country code to visitor invitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Enable mobile notification</w:t>
             </w:r>
@@ -1026,116 +1026,116 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the visitor is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The fields on the invitation form come from
 the visiting type and the form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3umxvof8n61bymyvyoen">
+      <w:hyperlink w:history="1" r:id="rIdpqgtgb-rwtrqunvrvcoek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The badge itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — its design, its logo, and when the badge email goes
 out — is the next card down,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpf9dzzdq1m2jirtrotzb3">
+      <w:hyperlink w:history="1" r:id="rIdgmzqk4iyrfvnd7nyxyimq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether an invitation needs signing off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> before it is sent. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId56w6btlphdvbdflbspsrr">
+      <w:hyperlink w:history="1" r:id="rIdwht2a0xtvhne2xlghld9s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1581,51 +1581,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ddmb0rgxxelhefo9edbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdeblwwq8n2hysqpjxvnccj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIda3umxvof8n61bymyvyoen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdpf9dzzdq1m2jirtrotzb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rId56w6btlphdvbdflbspsrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8256fae894c236b407b8686ea8820f39a3c0340d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvd9yl0lszj64xjwgrgcaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId18aa5ok54nu2ggfpb02b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdpqgtgb-rwtrqunvrvcoek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdgmzqk4iyrfvnd7nyxyimq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdwht2a0xtvhne2xlghld9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8256fae894c236b407b8686ea8820f39a3c0340d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visitor invitation settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>