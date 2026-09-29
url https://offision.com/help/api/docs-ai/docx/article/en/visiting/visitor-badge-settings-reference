--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visitor badge settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Every field on the visitor badge card, what it changes, and the badge settings that live on other screens.</w:t>
+        <w:t xml:space="preserve">Turn on visitor badges and choose how they are issued — every field on the visitor badge card, what it changes, and the badge settings that live on other screens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvfqist5gdex3dbwufzz6">
+      <w:hyperlink w:history="1" r:id="rIdduoddfjhropar6zpshm-g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visitor-badge-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge card sits on the visiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Settings</w:t>
       </w:r>
@@ -332,51 +332,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send visitor badge time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How many days before the visit the badge email goes out, and at what time — 1 to 365 days, 7 days at 17:00 until you change it. It moves the email only: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyk1a31zxrzz8kgr-rnt4j">
+            <w:hyperlink w:history="1" r:id="rIdsmhntqw-_uetsripiyfsw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the code still works on the day of the visit alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send further ahead where visitors need time to pre-register. A visit booked closer than this is sent its badge immediately</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -384,51 +384,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor label design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The layout of the printed badge, chosen from a fixed gallery. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIda4sscrguwjuwhenuquldx">
+            <w:hyperlink w:history="1" r:id="rIdsjsutdo8hc5d_bs0e7v0r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change the visitor badge design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whenever the printed badge should look different. One design covers everyone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -705,51 +705,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Same policy — turn off </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Show external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. Only applies where </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Require external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is on; an Offision-generated code always shows. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv1eucnjv0b_mz-g--s5we">
+            <w:hyperlink w:history="1" r:id="rId7w0jgcyafto9wegb5wc4r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show or hide the visitor code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Take the badge code from an external system instead of generating one</w:t>
             </w:r>
@@ -779,99 +779,99 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Wi-Fi network and password printed on the badge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgnzwgsycq1tauxxhqeal6">
+            <w:hyperlink w:history="1" r:id="rIdwbydhryr38y8-rtwhtnhu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Apple and Google wallet pass artwork</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Apple pass / Google pass</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyrp6pl-sp17thyuypwwbi">
+            <w:hyperlink w:history="1" r:id="rIdk08qb7trzifwzpvaycw8b">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apple and Google wallet pass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What the visitor is asked for at the door</w:t>
             </w:r>
@@ -904,100 +904,100 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">When a badge starts and stops working</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nowhere — it is the day of the visit, and cannot be widened. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdz8kvo7ia9wsdkcanuvqk5">
+            <w:hyperlink w:history="1" r:id="rIdvpc8bin_xtbama9ki2qgh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a visitor badge starts and stops working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A code that works on more than one day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">long-term badge</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, which carries its own period — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdewtcxjidgywbafyvqx8s5">
+            <w:hyperlink w:history="1" r:id="rIdrguuoey4q-i3onvjfzt9f">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not configurable</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1506,51 +1506,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjvfqist5gdex3dbwufzz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdyk1a31zxrzz8kgr-rnt4j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIda4sscrguwjuwhenuquldx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdv1eucnjv0b_mz-g--s5we" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdgnzwgsycq1tauxxhqeal6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdyrp6pl-sp17thyuypwwbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdz8kvo7ia9wsdkcanuvqk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdewtcxjidgywbafyvqx8s5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3834a797b21adbb92226c33b2f0fb27c89d3af3c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdduoddfjhropar6zpshm-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdsmhntqw-_uetsripiyfsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdsjsutdo8hc5d_bs0e7v0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7w0jgcyafto9wegb5wc4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdwbydhryr38y8-rtwhtnhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdk08qb7trzifwzpvaycw8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdvpc8bin_xtbama9ki2qgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdrguuoey4q-i3onvjfzt9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3834a797b21adbb92226c33b2f0fb27c89d3af3c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visitor badge settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>