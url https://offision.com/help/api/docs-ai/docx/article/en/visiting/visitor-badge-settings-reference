--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduoddfjhropar6zpshm-g">
+      <w:hyperlink w:history="1" r:id="rIdbanph3geba8qkqykhus1c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visitor-badge-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge card sits on the visiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Settings</w:t>
       </w:r>
@@ -332,51 +332,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send visitor badge time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How many days before the visit the badge email goes out, and at what time — 1 to 365 days, 7 days at 17:00 until you change it. It moves the email only: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsmhntqw-_uetsripiyfsw">
+            <w:hyperlink w:history="1" r:id="rIdhk_7aq_1c8a69viyn5sax">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the code still works on the day of the visit alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Send further ahead where visitors need time to pre-register. A visit booked closer than this is sent its badge immediately</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -384,51 +384,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor label design</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The layout of the printed badge, chosen from a fixed gallery. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsjsutdo8hc5d_bs0e7v0r">
+            <w:hyperlink w:history="1" r:id="rIddmmp7sg6qdrabwanf8aqg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change the visitor badge design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whenever the printed badge should look different. One design covers everyone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -705,51 +705,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Same policy — turn off </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Show external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. Only applies where </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Require external badge code</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is on; an Offision-generated code always shows. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7w0jgcyafto9wegb5wc4r">
+            <w:hyperlink w:history="1" r:id="rIdbujrqmj6kxpiqct5dayiv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show or hide the visitor code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Take the badge code from an external system instead of generating one</w:t>
             </w:r>
@@ -779,99 +779,99 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Wi-Fi network and password printed on the badge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwbydhryr38y8-rtwhtnhu">
+            <w:hyperlink w:history="1" r:id="rIdyho0bmh1gccerec1jhppb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Apple and Google wallet pass artwork</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Apple pass / Google pass</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdk08qb7trzifwzpvaycw8b">
+            <w:hyperlink w:history="1" r:id="rIdpbvzm_gqf5s0smgqzkxs4">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apple and Google wallet pass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What the visitor is asked for at the door</w:t>
             </w:r>
@@ -904,100 +904,100 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">When a badge starts and stops working</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nowhere — it is the day of the visit, and cannot be widened. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdvpc8bin_xtbama9ki2qgh">
+            <w:hyperlink w:history="1" r:id="rIdkd8g-sxcevakdoqqrkggw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a visitor badge starts and stops working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A code that works on more than one day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">long-term badge</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, which carries its own period — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrguuoey4q-i3onvjfzt9f">
+            <w:hyperlink w:history="1" r:id="rIdk3p5aap--jy5iqzzsmol7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not configurable</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1506,51 +1506,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdduoddfjhropar6zpshm-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdsmhntqw-_uetsripiyfsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdsjsutdo8hc5d_bs0e7v0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7w0jgcyafto9wegb5wc4r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdwbydhryr38y8-rtwhtnhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdk08qb7trzifwzpvaycw8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdvpc8bin_xtbama9ki2qgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdrguuoey4q-i3onvjfzt9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3834a797b21adbb92226c33b2f0fb27c89d3af3c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbanph3geba8qkqykhus1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdhk_7aq_1c8a69viyn5sax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIddmmp7sg6qdrabwanf8aqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdbujrqmj6kxpiqct5dayiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdyho0bmh1gccerec1jhppb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdpbvzm_gqf5s0smgqzkxs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdkd8g-sxcevakdoqqrkggw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdk3p5aap--jy5iqzzsmol7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e01c187f5c250264e3d4f494393d8e29a7427497.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visitor badge settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>