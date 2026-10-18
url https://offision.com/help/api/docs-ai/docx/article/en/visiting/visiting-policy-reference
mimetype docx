--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv2m6vg_vmdmhgfzr1fysb">
+      <w:hyperlink w:history="1" r:id="rId0hzlqepky2l78dyp1oi_g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visiting-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting policy is one reusable rule set, attached to buildings and rooms. It
 decides how far ahead a visit may be booked, whether it needs approving, who may
 invite, and whether the host is told when their guest arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Change to left</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> move a badge nobody used, at a time of day you set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3769"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Both are covered in full by </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId_o-v41p7zyv964fonc522">
+            <w:hyperlink w:history="1" r:id="rIdyesklad5w9ynskeowsymz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check visitors out automatically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4124325"/>
@@ -722,51 +722,51 @@
         <w:t xml:space="preserve">Two switches: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow invited visitors to register vehicle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow visitor
 self-service walk-in to register vehicle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for a guest registering themselves at
 a screen or on their phone. Both are covered in full by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowepkm1ldsdivksxllc77">
+      <w:hyperlink w:history="1" r:id="rIdznuq4dx-yixfjzfvkovac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Register a visitor's vehicle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invitation &amp; approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three groups: who may invite, who signs it off, and what the host is told.</w:t>
@@ -913,51 +913,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor need approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Every visit waits for one of the named approvers before an invitation is sent. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm4wvqvc0uru4se9asamtd">
+            <w:hyperlink w:history="1" r:id="rIdrf9t5wr4q4hscuzzqzt39">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Require approval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turn on for a secure floor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1022,51 +1022,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The host is emailed when a walk-in guest is admitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8yjppywge9_vo5-r8gbow">
+            <w:hyperlink w:history="1" r:id="rId4qq2jbutayppwz9soyu_y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell the host their visitor arrived</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Notify host when an invited visitor arrives</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Require external badge code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Badges wait for another system to supply the code instead of generating one — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdokk_rggcxejtmgswydfni">
+            <w:hyperlink w:history="1" r:id="rIdmaow-2v2da35czbektiob">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issue visitor badge codes from your own system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turn on where the building's gate system owns the code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1469,51 +1469,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off removes the visitor code from the badge email, image, mobile pass and pass page — the QR stays. Only applies while the row above is on</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdcpryzdsodw8bbo8nnp_g0">
+            <w:hyperlink w:history="1" r:id="rIdhaoh5wbauhmnx7b3gnuri">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show or hide the visitor code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hide QR code on visitor badge</w:t>
             </w:r>
@@ -1689,115 +1689,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the visitor is asked for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the visiting purpose and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0dbo4ny_w5avfxtm6g66q">
+      <w:hyperlink w:history="1" r:id="rIdyochip7ix50jjfrwfwnqo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the badge looks like</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — set once for the whole company, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo_ibqql4d_toxis8gxsiw">
+      <w:hyperlink w:history="1" r:id="rIdz3uaygtb9_lqqd0jsds8o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a building accepts visitors at all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcz4nz9k86eybmi_ds-2a">
+      <w:hyperlink w:history="1" r:id="rIdqwnqcctjzudr5jwno6zkn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a building to visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2242,51 +2242,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv2m6vg_vmdmhgfzr1fysb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rId_o-v41p7zyv964fonc522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdowepkm1ldsdivksxllc77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdm4wvqvc0uru4se9asamtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId8yjppywge9_vo5-r8gbow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdokk_rggcxejtmgswydfni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdcpryzdsodw8bbo8nnp_g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId0dbo4ny_w5avfxtm6g66q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdo_ibqql4d_toxis8gxsiw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdlcz4nz9k86eybmi_ds-2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30693d82242f11393fbf77cc407f6192aa778bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d67968d79b9b09f4f81f45a9c43afa7341fda65.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/125c38831782bbb14d6747a8710e9de7d47504f6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/acccfdfffc62ca5be6c31bb24e8a5d60381f12b7.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0hzlqepky2l78dyp1oi_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdyesklad5w9ynskeowsymz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdznuq4dx-yixfjzfvkovac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdrf9t5wr4q4hscuzzqzt39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId4qq2jbutayppwz9soyu_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdmaow-2v2da35czbektiob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdhaoh5wbauhmnx7b3gnuri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdyochip7ix50jjfrwfwnqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdz3uaygtb9_lqqd0jsds8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdqwnqcctjzudr5jwno6zkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e9b078cb2a3354de8ce9cc47cbc9d2aca7fe1cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9446391308eb6ada089175ee4560bb906a723980.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37eeb31453512f8397c417b3d8848970bed73c67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/980d02544ed808e0a6d1bc6d44fa677ec6c241fd.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visiting policy settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>