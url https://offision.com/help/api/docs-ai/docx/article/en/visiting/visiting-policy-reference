--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0hzlqepky2l78dyp1oi_g">
+      <w:hyperlink w:history="1" r:id="rIdypqfo-uc0hyeyhn091w2x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visiting-policy-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting policy is one reusable rule set, attached to buildings and rooms. It
 decides how far ahead a visit may be booked, whether it needs approving, who may
 invite, and whether the host is told when their guest arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -605,51 +605,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Change to left</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> move a badge nobody used, at a time of day you set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3769"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Both are covered in full by </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyesklad5w9ynskeowsymz">
+            <w:hyperlink w:history="1" r:id="rIde7jahrmnu2uucbm3ojo-n">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check visitors out automatically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4124325"/>
@@ -722,51 +722,51 @@
         <w:t xml:space="preserve">Two switches: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow invited visitors to register vehicle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow visitor
 self-service walk-in to register vehicle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for a guest registering themselves at
 a screen or on their phone. Both are covered in full by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdznuq4dx-yixfjzfvkovac">
+      <w:hyperlink w:history="1" r:id="rIdhqlnfyh8plv0auxso_ll3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Register a visitor's vehicle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invitation &amp; approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three groups: who may invite, who signs it off, and what the host is told.</w:t>
@@ -913,51 +913,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor need approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Every visit waits for one of the named approvers before an invitation is sent. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrf9t5wr4q4hscuzzqzt39">
+            <w:hyperlink w:history="1" r:id="rIdcmfcoglkkmciwt07zvqo0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Require approval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turn on for a secure floor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1022,51 +1022,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The host is emailed when a walk-in guest is admitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4qq2jbutayppwz9soyu_y">
+            <w:hyperlink w:history="1" r:id="rIdwo7twika-2kigydhp9ozs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tell the host their visitor arrived</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2511"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Notify host when an invited visitor arrives</w:t>
             </w:r>
@@ -1404,51 +1404,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Require external badge code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Badges wait for another system to supply the code instead of generating one — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmaow-2v2da35czbektiob">
+            <w:hyperlink w:history="1" r:id="rId25gmtam40cyjdiq_mm7ba">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issue visitor badge codes from your own system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turn on where the building's gate system owns the code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1469,51 +1469,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off removes the visitor code from the badge email, image, mobile pass and pass page — the QR stays. Only applies while the row above is on</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3510"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhaoh5wbauhmnx7b3gnuri">
+            <w:hyperlink w:history="1" r:id="rIdhumc_cgsbo0td-icqcbzd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show or hide the visitor code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hide QR code on visitor badge</w:t>
             </w:r>
@@ -1689,115 +1689,115 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the visitor is asked for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the visiting purpose and the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyochip7ix50jjfrwfwnqo">
+      <w:hyperlink w:history="1" r:id="rId3c_dsn8ezcfx9b0w_wmn-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the badge looks like</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — set once for the whole company, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3uaygtb9_lqqd0jsds8o">
+      <w:hyperlink w:history="1" r:id="rId8-ku6dfqo2nzuwuajcvqt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor badge settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether a building accepts visitors at all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwnqcctjzudr5jwno6zkn">
+      <w:hyperlink w:history="1" r:id="rIdyty1waqgeynpbj4jkdqus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a building to visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2242,51 +2242,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0hzlqepky2l78dyp1oi_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIdyesklad5w9ynskeowsymz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdznuq4dx-yixfjzfvkovac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdrf9t5wr4q4hscuzzqzt39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId4qq2jbutayppwz9soyu_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rIdmaow-2v2da35czbektiob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdhaoh5wbauhmnx7b3gnuri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdyochip7ix50jjfrwfwnqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdz3uaygtb9_lqqd0jsds8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdqwnqcctjzudr5jwno6zkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e9b078cb2a3354de8ce9cc47cbc9d2aca7fe1cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9446391308eb6ada089175ee4560bb906a723980.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37eeb31453512f8397c417b3d8848970bed73c67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/980d02544ed808e0a6d1bc6d44fa677ec6c241fd.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdypqfo-uc0hyeyhn091w2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-policy-reference/" TargetMode="External"/><Relationship Id="rIde7jahrmnu2uucbm3ojo-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdhqlnfyh8plv0auxso_ll3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdcmfcoglkkmciwt07zvqo0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdwo7twika-2kigydhp9ozs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../tell-the-host-their-visitor-arrived/" TargetMode="External"/><Relationship Id="rId25gmtam40cyjdiq_mm7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdhumc_cgsbo0td-icqcbzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId3c_dsn8ezcfx9b0w_wmn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId8-ku6dfqo2nzuwuajcvqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-badge-settings-reference/" TargetMode="External"/><Relationship Id="rIdyty1waqgeynpbj4jkdqus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e9b078cb2a3354de8ce9cc47cbc9d2aca7fe1cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9446391308eb6ada089175ee4560bb906a723980.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/37eeb31453512f8397c417b3d8848970bed73c67.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/980d02544ed808e0a6d1bc6d44fa677ec6c241fd.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visiting policy settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>