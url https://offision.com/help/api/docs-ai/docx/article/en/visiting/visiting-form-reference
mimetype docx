--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visiting form reference</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The screen that decides what a host is asked when they invite a guest and what a visitor is asked at the door — the six questions you cannot change, every setting on a field you add yourself, and which form a given visit ends up using.</w:t>
+        <w:t xml:space="preserve">The screen that decides what a host is asked when they invite a guest and what a visitor is asked at the door — the six questions you cannot change, every setting and field type on a question you add yourself including the two that attach a file, who can actually upload one, and which form a visit ends up using.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdok5oy8b7-3rtxicj5bs5l">
+      <w:hyperlink w:history="1" r:id="rIdajat_brkubao02a7qx8q1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visiting-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting form is the set of extra questions asked about a visit. Unlike the
 booking form, you do not compose it from the built-in questions — those six are
 fixed. What you build here is everything </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -456,51 +456,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Built-in fields</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These six exist on every visiting form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">none of them can be renamed,
 reordered or switched off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. They have no editor: selecting one does nothing.
 What each of them asks for is decided elsewhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjkkz1yxiuaxlgl08klpg">
+      <w:hyperlink w:history="1" r:id="rIdyktmfruwtruxyt1-4k4hc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -740,53 +740,52 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The list really does say </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting purpose</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> twice. The third row is the
-[...1 lines deleted...]
-are separate questions that share a name.</w:t>
+        <w:t xml:space="preserve"> twice: the third row is the
+category the visit is filed under, the last is the free-text note beside it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fields you add yourself</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field you add carries the same settings.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1258,62 +1257,61 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a field appears</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five switches, and they do not divide the way their labels suggest. The first
 three decide which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">form</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> asks the question; the last two decide who </w:t>
+        <w:t xml:space="preserve"> asks; the last two decide who </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reads</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">
-the answer afterwards.</w:t>
+        <w:t xml:space="preserve"> the answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4486275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-surfaces" descr="The first three switches decide which form asks. The last two decide who reads the answer." title="The first three switches decide which form asks. The last two decide who reads the answer."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1521,51 +1519,61 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Asks it on the visitor's own self-registration screen — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">and</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> on the receptionist's walk-in form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3554"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">This is the switch the reception desk actually reads, despite its name. Turn it on for anything you need from an unexpected arrival</w:t>
+              <w:t xml:space="preserve">This is the switch the reception desk actually reads, despite its name. Turn it on for anything you need from an unexpected arrival. An </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">upload</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> field is the exception: it appears for the receptionist and never for the visitor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2251"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Enable input in reception walk-in form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3554"/>
           </w:tcPr>
@@ -1673,50 +1681,93 @@
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The desk sees the answer beside the visitor on the day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3554"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turn on for anything reception has to act on — a vehicle, an escort, a delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is a fourth surface, and no switch reaches it: the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">pre-registration
+page</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an invited visitor opens from their badge email asks for their own
+details, the terms and any survey, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no visiting-form field at all</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A
+question you need before someone travels has to be a survey question rather than
+a field here — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdepid3u102hywz30ll7q4z">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Write a visitor survey</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whatever these switches say, the answer always reaches the visit's own record and
 the visitor export — one column per field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-field-settings" descr="A field's five switches, under its name, icon and type." title="A field's five switches, under its name, icon and type."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2287,579 +2338,199 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Upload file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">One file, of the accepted types</w:t>
-[...157 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">One file, of the accepted types — </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Setting</w:t>
-[...293 lines deleted...]
-              <w:t xml:space="preserve">Take one before a bulk change, so a bad import can be undone</w:t>
+              <w:t xml:space="preserve">signed-in people only</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, see below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2340"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Upload multiple file</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7020"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Several files, on the same terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60" w:before="160"/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">A visiting data set and its entries.</w:t>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no combined date-and-time type. A visit that needs both already has
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A visitor cannot upload anything:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+The two upload types work only for someone signed in to Offision — a host
+inviting a guest, or a receptionist. On every screen a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">visitor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> meets, the
+upload control does not appear at all: not on the self-registration form, not at
+the lobby board, not on the pre-registration page. A field switched on for the
+walk-in form is simply missing there, with nothing to say why.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">So a permit, an insurance certificate or an induction record reaches a visit only
+when a colleague attaches it on the invite form. Do not build a visiting form
+that expects a contractor to bring their own paperwork.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Data sets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A data set is the reusable list of options an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autocomplete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> field reads from,
+kept on its own screen so several forms can share one list. Visiting keeps its
+own catalogue, separate from booking's — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjvb-m7ehtpvcilahzqtcs">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Visiting data set reference</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which form a visit uses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Applies to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carries two independent scopes, and a form has to pass both.</w:t>
       </w:r>
     </w:p>
@@ -3074,51 +2745,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3714750"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-resolution" descr="A form applies when both its scopes match or are left off, and everything that applies is merged." title="A form applies when both its scopes match or are left off, and everything that applies is merged."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="none"/>
+                    <a:blip r:embed="rId13" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3714750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -3136,51 +2807,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2886075"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-applies-to" descr="A form scoped to one building and one visiting purpose." title="A form scoped to one building and one visiting purpose."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="none"/>
+                    <a:blip r:embed="rId14" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2886075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -3212,125 +2883,158 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a visitor is asked about themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Name, address, company, photo and
 terms belong to the visiting purpose — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymbmidz_tk2wi5f5_kyet">
+      <w:hyperlink w:history="1" r:id="rIdxxr5hv-xhlr5ijmhneiy7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where a field can
 also be demanded of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">host</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when they invite. This screen asks about the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">visit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not the person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor attributes.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Those are a separate set of fields kept against a
-[...1 lines deleted...]
-answered once per visit.</w:t>
+        <w:t xml:space="preserve"> A separate set of fields kept against a person, on
+their own screen, persisting between visits. A field here is answered once per
+visit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor surveys.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> A survey is attached to a visiting purpose and answered
-after the visit.</w:t>
+        <w:t xml:space="preserve"> A survey is attached to a visiting purpose, and its type
+decides when it is asked — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before visiting</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reaches the guest before they
+travel, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">After visitior leave</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by email afterwards. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduvqxfmwdixopde_vkcqpr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Write a visitor survey</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may invite anyone at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Permissions and visiting policies decide that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3348,50 +3052,84 @@
         <w:t xml:space="preserve">What appears on the badge.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the badge design, not the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking forms.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Booking has its own form builder on its own screen, and the
 two never share fields or data sets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whether an answer is still valid.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A file attached here carries no expiry
+date, and nothing on this screen refuses a badge. A visit that has to be vetted
+needs </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgu6r60d7nntnniwxc_vds">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">visitor approval</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">,
+which a person decides.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3807,51 +3545,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdok5oy8b7-3rtxicj5bs5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdsjkkz1yxiuaxlgl08klpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdymbmidz_tk2wi5f5_kyet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/961a366ad73d360956deff19ee2c0b782696697b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f60e4574ac21529cb4b108cb5d9c83ab40ce93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ff667439812f7242f7978dee0b30c089652a907.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e9b966418a8a2c947165c73d41dfd74ae791a6d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24bbca494edace77a8034e7ff5cf3c04c251951a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960337a9a12fba25f7fb4b8050bf98ef45cdbda0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2699fcc110eb5726ed947b35afb5edd9cde7e2ce.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/790cc0bb965fdee78a5e4e6b222a4bf4431915b6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd562d0b7b4a48e94a6710aaa6d7913d319cf91.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdajat_brkubao02a7qx8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdyktmfruwtruxyt1-4k4hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdepid3u102hywz30ll7q4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdjvb-m7ehtpvcilahzqtcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdxxr5hv-xhlr5ijmhneiy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIduvqxfmwdixopde_vkcqpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdgu6r60d7nntnniwxc_vds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/961a366ad73d360956deff19ee2c0b782696697b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f60e4574ac21529cb4b108cb5d9c83ab40ce93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ff667439812f7242f7978dee0b30c089652a907.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e9b966418a8a2c947165c73d41dfd74ae791a6d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24bbca494edace77a8034e7ff5cf3c04c251951a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960337a9a12fba25f7fb4b8050bf98ef45cdbda0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/790cc0bb965fdee78a5e4e6b222a4bf4431915b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd562d0b7b4a48e94a6710aaa6d7913d319cf91.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visiting form reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>