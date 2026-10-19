--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajat_brkubao02a7qx8q1">
+      <w:hyperlink w:history="1" r:id="rId4hi2cwfyf3aq7rthbus4x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visiting-form-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting form is the set of extra questions asked about a visit. Unlike the
 booking form, you do not compose it from the built-in questions — those six are
 fixed. What you build here is everything </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -456,51 +456,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Built-in fields</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">These six exist on every visiting form and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">none of them can be renamed,
 reordered or switched off</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. They have no editor: selecting one does nothing.
 What each of them asks for is decided elsewhere — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyktmfruwtruxyt1-4k4hc">
+      <w:hyperlink w:history="1" r:id="rIdofvaivsi-bs9tqze5dcki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1713,51 +1713,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pre-registration
 page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an invited visitor opens from their badge email asks for their own
 details, the terms and any survey, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">no visiting-form field at all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A
 question you need before someone travels has to be a survey question rather than
 a field here — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepid3u102hywz30ll7q4z">
+      <w:hyperlink w:history="1" r:id="rIdaf-02aq-mohqhzfcez6z7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Write a visitor survey</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whatever these switches say, the answer always reaches the visit's own record and
 the visitor export — one column per field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -2477,51 +2477,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Data sets</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A data set is the reusable list of options an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Autocomplete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field reads from,
 kept on its own screen so several forms can share one list. Visiting keeps its
 own catalogue, separate from booking's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvb-m7ehtpvcilahzqtcs">
+      <w:hyperlink w:history="1" r:id="rIdxfyndlnj0klmmhozl5wmg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting data set reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which form a visit uses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2883,51 +2883,51 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a visitor is asked about themselves.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Name, address, company, photo and
 terms belong to the visiting purpose — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxr5hv-xhlr5ijmhneiy7">
+      <w:hyperlink w:history="1" r:id="rIdqmnhm-q3hxzlmjreqsocv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, where a field can
 also be demanded of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">host</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> when they invite. This screen asks about the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -2981,51 +2981,51 @@
         <w:t xml:space="preserve"> A survey is attached to a visiting purpose, and its type
 decides when it is asked — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before visiting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reaches the guest before they
 travel, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">After visitior leave</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by email afterwards. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvqxfmwdixopde_vkcqpr">
+      <w:hyperlink w:history="1" r:id="rIdgd9hxvejzmqriyoa7dxzu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Write a visitor survey</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3075,51 +3075,51 @@
         <w:t xml:space="preserve"> Booking has its own form builder on its own screen, and the
 two never share fields or data sets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether an answer is still valid.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A file attached here carries no expiry
 date, and nothing on this screen refuses a badge. A visit that has to be vetted
 needs </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgu6r60d7nntnniwxc_vds">
+      <w:hyperlink w:history="1" r:id="rId59sxvbrxfpumysrqky5ye">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visitor approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 which a person decides.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -3545,51 +3545,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdajat_brkubao02a7qx8q1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdyktmfruwtruxyt1-4k4hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdepid3u102hywz30ll7q4z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdjvb-m7ehtpvcilahzqtcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdxxr5hv-xhlr5ijmhneiy7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIduvqxfmwdixopde_vkcqpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdgu6r60d7nntnniwxc_vds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/961a366ad73d360956deff19ee2c0b782696697b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81f60e4574ac21529cb4b108cb5d9c83ab40ce93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ff667439812f7242f7978dee0b30c089652a907.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e9b966418a8a2c947165c73d41dfd74ae791a6d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24bbca494edace77a8034e7ff5cf3c04c251951a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960337a9a12fba25f7fb4b8050bf98ef45cdbda0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/790cc0bb965fdee78a5e4e6b222a4bf4431915b6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bd562d0b7b4a48e94a6710aaa6d7913d319cf91.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4hi2cwfyf3aq7rthbus4x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdofvaivsi-bs9tqze5dcki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdaf-02aq-mohqhzfcez6z7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdxfyndlnj0klmmhozl5wmg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdqmnhm-q3hxzlmjreqsocv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdgd9hxvejzmqriyoa7dxzu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rId59sxvbrxfpumysrqky5ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65797f98dfee091f4f4574a0abd9144016b56a4d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c108037f9d5493204a5d6bf0540f792a3aeb9d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/faaaea483b4aa4560f5c3c159555812f827e39bd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79773f092ed8a4a1f3d7e1da5bf803d3a05a482e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02d0bb7a193555923f13fae0229a57fc86ddf44f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e7f4361242bd65b4379e903d68feb92bf5341b2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7e90467b10d5a29975abb906c1b8fd831a4af82.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b1461922234db58078f5abf2f5db62dd3719414.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visiting form reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>