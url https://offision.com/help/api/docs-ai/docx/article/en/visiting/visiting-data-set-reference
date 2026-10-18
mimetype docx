--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Create a data set, the reusable list of options a visiting form's Autocomplete fields read from — a key, a display text, and an import. Every setting on the screen, and when to use one instead of a Select field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdglhame0hvfqksaxxsmqsj">
+      <w:hyperlink w:history="1" r:id="rIdhysezopvb8r5kb2jojifa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visiting-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A data set is a reusable list of options that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Autocomplete</w:t>
       </w:r>
@@ -156,371 +156,435 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every setting</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1326"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="1667"/>
+        <w:gridCol w:w="3847"/>
+        <w:gridCol w:w="3847"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1326"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3354"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What it does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">When to change it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1326"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3354"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Names the data set in the picker on a field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name it after the list, not after the field that first needed it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1326"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Entries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3354"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The rows themselves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1326"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Key</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3354"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The code stored alongside the answer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Set it to whatever your other system reconciles on. Renaming the display text later then leaves past visits intact</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1326"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Display text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3354"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What the person filling the form reads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fill it in for every language your site uses — text given only in English renders in English on a Japanese screen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1326"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Import from Excel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3354"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Loads the rows from a spreadsheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For any real list — a tenancy register is not worth typing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1326"/>
+            <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Export</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3354"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Writes the rows back out</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4680"/>
+            <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Take one before a bulk change, so a bad import can be undone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1667"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Select, Delete, Delete all</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3847"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A tick on each row, with Shift-click for a range and a box to tick them all; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delete</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> removes the ticked rows and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delete all</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> empties the list. Nothing is removed until the data set is saved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3847"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">For clearing out stale entries, or emptying the list before a fresh import</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-form-data-set" descr="A visiting data set and its entries. Import and Export are the two icon buttons above the list." title="A visiting data set and its entries. Import and Export are the two icon buttons above the list."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -588,51 +652,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which fields use it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A data set is offered to a field only once that field's
 type is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Autocomplete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbfyevl9sxche6w9ghaka">
+      <w:hyperlink w:history="1" r:id="rIdzoxb9zj8zmk9qhtgkag0-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1099,51 +1163,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdglhame0hvfqksaxxsmqsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdpbfyevl9sxche6w9ghaka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2699fcc110eb5726ed947b35afb5edd9cde7e2ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhysezopvb8r5kb2jojifa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdzoxb9zj8zmk9qhtgkag0-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f235cea1307fa10b5123bb76bafface324770148.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visiting data set reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>