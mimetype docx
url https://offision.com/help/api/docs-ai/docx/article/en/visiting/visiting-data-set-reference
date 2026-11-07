--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhysezopvb8r5kb2jojifa">
+      <w:hyperlink w:history="1" r:id="rIddt7n2lkdetlwxhtzghoz-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/visiting-data-set-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A data set is a reusable list of options that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Autocomplete</w:t>
       </w:r>
@@ -652,51 +652,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which fields use it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A data set is offered to a field only once that field's
 type is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Autocomplete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzoxb9zj8zmk9qhtgkag0-">
+      <w:hyperlink w:history="1" r:id="rIdrq1aronef7lormw_mmqzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1163,51 +1163,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhysezopvb8r5kb2jojifa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdzoxb9zj8zmk9qhtgkag0-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f235cea1307fa10b5123bb76bafface324770148.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddt7n2lkdetlwxhtzghoz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/visiting-data-set-reference/" TargetMode="External"/><Relationship Id="rIdrq1aronef7lormw_mmqzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f235cea1307fa10b5123bb76bafface324770148.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Visiting data set reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>