--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0ugzzvejkuakxp7ttnxm">
+      <w:hyperlink w:history="1" r:id="rIdqn9745bxa4hx-iiidomzz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/the-visitor-photo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor photo is the face taken when a guest signs in. Offision does two
 things with it: prints it on the badge, where the design has room, and keeps it
 on the visit for staff to open later. Whether it is taken at all is decided by
 the visiting purpose, so two guests arriving the same morning are not
 necessarily both photographed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -301,51 +301,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reception can view the photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears once </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not Hidden; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdncgsdmsk5xt7ejg1ymzws">
+      <w:hyperlink w:history="1" r:id="rIdv3gdif5wl6hpu3fjcz4ru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Who can see it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Where a visit carries more than one purpose,
 the strictest setting wins.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-photo-field" descr="Photo sits with the other things a purpose can ask for, and starts Hidden." title="Photo sits with the other things a purpose can ask for, and starts Hidden."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -416,114 +416,114 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it is taken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Always a camera, never a file. There is no upload anywhere — not for the
 visitor, not for an administrator editing the record afterwards. The camera runs
 a short countdown inside an oval guide, and the guide is framing help only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five places take one: the walk-in and the check-in wizards on a lobby board, the
 same two at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjagq84j87yzwb-1zb8ts6">
+      <w:hyperlink w:history="1" r:id="rId-ivni1slxc6vz1mkqjml7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the visitor's own
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjbvc-wgqseck610yeokf">
+      <w:hyperlink w:history="1" r:id="rIdyi4lidstdxdezolc_yhtj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">walk-in page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> on their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two gaps are worth knowing. An invitation collects no photo, so a guest who
 registered in advance still stops at the step when they arrive if their purpose
 asks for one. And a badge that already has a photo is not asked a second time
 when the same visitor checks in again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it prints</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One design carries a face: the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">photo and Wi-Fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> layout. Every other design in
 the gallery leaves the photo off, however many visits have one — so a badge
 printing without a face is usually the design rather than the photo. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5j1jwpywfhrxyikknp8ny">
+      <w:hyperlink w:history="1" r:id="rIdkdwh1rwo8jp8gmgaqblyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-badge-photo-style" descr="Visitor label design, with the photo and Wi-Fi layout picked. It is the only design whose printed contents include a visitor photo." title="Visitor label design, with the photo and Wi-Fi layout picked. It is the only design whose printed contents include a visitor photo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1310,51 +1310,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc0ugzzvejkuakxp7ttnxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdncgsdmsk5xt7ejg1ymzws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#who-can-see-it" TargetMode="External"/><Relationship Id="rIdjagq84j87yzwb-1zb8ts6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdgjbvc-wgqseck610yeokf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rId5j1jwpywfhrxyikknp8ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/876e1e1ecf148ae878f9af4f49c6efcfdde0e6dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3cc20328c189c0a09ff2682eac712adf5762010.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1a16612febd0d5f135f5f5791b7fdf27f9d16447.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqn9745bxa4hx-iiidomzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdv3gdif5wl6hpu3fjcz4ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#who-can-see-it" TargetMode="External"/><Relationship Id="rId-ivni1slxc6vz1mkqjml7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdyi4lidstdxdezolc_yhtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdkdwh1rwo8jp8gmgaqblyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab1bf7a0dc5ea8d27e14249f70f5b320d9ec42f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbfdc31d919b8c7e97bf24b0023f5f9d3aaa9dda.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5e9f46e188b6267565b7f0429071039b17653c0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The visitor photo, and what it does not prove</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>