--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqn9745bxa4hx-iiidomzz">
+      <w:hyperlink w:history="1" r:id="rIdtzb3hoz85a2zsowie4vn9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/the-visitor-photo/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor photo is the face taken when a guest signs in. Offision does two
 things with it: prints it on the badge, where the design has room, and keeps it
 on the visit for staff to open later. Whether it is taken at all is decided by
 the visiting purpose, so two guests arriving the same morning are not
 necessarily both photographed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -301,51 +301,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reception can view the photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears once </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not Hidden; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv3gdif5wl6hpu3fjcz4ru">
+      <w:hyperlink w:history="1" r:id="rIdjwsfotongvq6bownwbb8d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Who can see it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Where a visit carries more than one purpose,
 the strictest setting wins.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-photo-field" descr="Photo sits with the other things a purpose can ask for, and starts Hidden." title="Photo sits with the other things a purpose can ask for, and starts Hidden."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -416,114 +416,114 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it is taken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Always a camera, never a file. There is no upload anywhere — not for the
 visitor, not for an administrator editing the record afterwards. The camera runs
 a short countdown inside an oval guide, and the guide is framing help only.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Five places take one: the walk-in and the check-in wizards on a lobby board, the
 same two at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ivni1slxc6vz1mkqjml7">
+      <w:hyperlink w:history="1" r:id="rIdndguqgirhn3d3eyxdnhge">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the visitor's own
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyi4lidstdxdezolc_yhtj">
+      <w:hyperlink w:history="1" r:id="rIddgmadrw8z5lrxwup8wbsm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">walk-in page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> on their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two gaps are worth knowing. An invitation collects no photo, so a guest who
 registered in advance still stops at the step when they arrive if their purpose
 asks for one. And a badge that already has a photo is not asked a second time
 when the same visitor checks in again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where it prints</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One design carries a face: the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">photo and Wi-Fi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> layout. Every other design in
 the gallery leaves the photo off, however many visits have one — so a badge
 printing without a face is usually the design rather than the photo. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkdwh1rwo8jp8gmgaqblyh">
+      <w:hyperlink w:history="1" r:id="rIdjav0b2zjyl0-8nrhh1klj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-badge-photo-style" descr="Visitor label design, with the photo and Wi-Fi layout picked. It is the only design whose printed contents include a visitor photo." title="Visitor label design, with the photo and Wi-Fi layout picked. It is the only design whose printed contents include a visitor photo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1310,51 +1310,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqn9745bxa4hx-iiidomzz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdv3gdif5wl6hpu3fjcz4ru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#who-can-see-it" TargetMode="External"/><Relationship Id="rId-ivni1slxc6vz1mkqjml7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdyi4lidstdxdezolc_yhtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdkdwh1rwo8jp8gmgaqblyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab1bf7a0dc5ea8d27e14249f70f5b320d9ec42f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbfdc31d919b8c7e97bf24b0023f5f9d3aaa9dda.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5e9f46e188b6267565b7f0429071039b17653c0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtzb3hoz85a2zsowie4vn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdjwsfotongvq6bownwbb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#who-can-see-it" TargetMode="External"/><Relationship Id="rIdndguqgirhn3d3eyxdnhge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIddgmadrw8z5lrxwup8wbsm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rIdjav0b2zjyl0-8nrhh1klj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab1bf7a0dc5ea8d27e14249f70f5b320d9ec42f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbfdc31d919b8c7e97bf24b0023f5f9d3aaa9dda.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5e9f46e188b6267565b7f0429071039b17653c0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The visitor photo, and what it does not prove</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>