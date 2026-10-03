--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnj8x6kxh4kh58aazr6scn">
+      <w:hyperlink w:history="1" r:id="rIdrv2kgmubomk1jhoywgazv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/the-apple-and-google-wallet-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor pass is the visitor's badge as a card in the wallet app their phone
 already has — Apple Wallet on an iPhone, Google Wallet on Android. It carries the
 same QR code as the badge, so a visitor who saved it checks in at reception the
 same way, from their lock screen, with nothing to install and nothing to search
 for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -770,51 +770,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The printed badge.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its layout comes from the visitor label design, not
 from here — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfngsbz-hic6jchtyu_is">
+      <w:hyperlink w:history="1" r:id="rIdcieubgvffj_moglkmed3o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -866,51 +866,51 @@
       <w:r>
         <w:t xml:space="preserve"> Passes for event registrations have their own switch and
 their own artwork, under the events module.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Long-term badges.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Contractors' badges carry a pass of their own kind — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl5us8qpxbrylxo0dsljm9">
+      <w:hyperlink w:history="1" r:id="rIdmggl2xls-rnwfixlmkwfa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1335,51 +1335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnj8x6kxh4kh58aazr6scn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdjfngsbz-hic6jchtyu_is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdl5us8qpxbrylxo0dsljm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1902a8ff92d41aca2653189915c25f19e6206780.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bacd433a823a6da5a3c386b5db4c45dace84fb1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ac13b7faf1f815fec69a1c80fd2cdb7b9d584d5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e2b8f4aa9dbe038816344b83062b31cd9c14e06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4ffda5a1f7185ead53398d69989cb89b97abcab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29bbc987e9386c5ad43d4011e38ab91bacef1106.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d740dfed6859be4445aae892eb166ff511e8e14.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrv2kgmubomk1jhoywgazv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdcieubgvffj_moglkmed3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdmggl2xls-rnwfixlmkwfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1902a8ff92d41aca2653189915c25f19e6206780.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bacd433a823a6da5a3c386b5db4c45dace84fb1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ac13b7faf1f815fec69a1c80fd2cdb7b9d584d5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e2b8f4aa9dbe038816344b83062b31cd9c14e06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4ffda5a1f7185ead53398d69989cb89b97abcab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29bbc987e9386c5ad43d4011e38ab91bacef1106.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d740dfed6859be4445aae892eb166ff511e8e14.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Apple and Google wallet pass</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>