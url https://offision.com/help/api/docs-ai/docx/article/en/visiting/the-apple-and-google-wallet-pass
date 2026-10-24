--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,87 +26,100 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Apple and Google wallet pass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A visitor's badge can travel as a pass in Apple Wallet or Google Wallet. This explains what the pass carries, where the download buttons appear, and which settings switch it on and brand it.</w:t>
+        <w:t xml:space="preserve">Issue and brand visitor Wallet passes, then understand how validity changes, regenerated codes, disabling, re-enabling and deletion update an issued pass. Covers phone refresh delays and the current badge check. Apple expiry follows badge validity rather than appointment end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrv2kgmubomk1jhoywgazv">
+      <w:hyperlink w:history="1" r:id="rId11t0n8b0s3mum8rxzmcry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/the-apple-and-google-wallet-pass/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/mobile-pass (Apple pass / Google pass)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor pass is the visitor's badge as a card in the wallet app their phone
 already has — Apple Wallet on an iPhone, Google Wallet on Android. It carries the
 same QR code as the badge, so a visitor who saved it checks in at reception the
 same way, from their lock screen, with nothing to install and nothing to search
 for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3609975"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="wallet-pass-journey" descr="The pass rides in with the badge email; one tap puts it in the wallet, and reception scans it like any badge." title="The pass rides in with the badge email; one tap puts it in the wallet, and reception scans it like any badge."/>
             <wp:cNvGraphicFramePr>
@@ -422,54 +435,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One card: your branding, the visit's details, and the QR code reception scans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beyond what is printed on it, the pass knows when it is for. It surfaces on the
-[...2 lines deleted...]
-refuses to be shared on to another phone.</w:t>
+        <w:t xml:space="preserve">An Apple Wallet pass uses the badge's validity end for expiry, not the scheduled appointment's end. The appointment still supplies the displayed visit time and relevance period. A regular long-term badge uses its configured expiry; without an expiry, the Apple pass has none. Apple Wallet decides when to surface the pass, so lock-screen appearance is not guaranteed. An Apple pass also prevents sharing to another phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why it beats keeping the email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="wallet-pass-benefits" descr="The same visitor, arriving twice: hunting the inbox for a QR code, or lifting a phone that already shows it." title="The same visitor, arriving twice: hunting the inbox for a QR code, or lifting a phone that already shows it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -503,53 +513,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The same visitor, arriving twice: hunting the inbox for a QR code, or lifting a phone that already shows it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The email still works — the pass is the faster copy of it. It opens from the
-[...1 lines deleted...]
-and it cleans itself up when the visit is over.</w:t>
+        <w:t xml:space="preserve">A saved pass can be opened without signal. Reception still checks the current badge validity when the code is presented; a visible card does not prove access is valid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turning it on and branding it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pass has one switch and one artwork set, on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apple pass / Google pass</w:t>
       </w:r>
       <w:r>
@@ -731,90 +739,77 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Customization: logos, banner and colours, with a live preview of both passes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The printed badge.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Its layout comes from the visitor label design, not
 from here — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcieubgvffj_moglkmed3o">
+      <w:hyperlink w:history="1" r:id="rIdvmzqjdebes09v2bewn6fu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -866,60 +861,125 @@
       <w:r>
         <w:t xml:space="preserve"> Passes for event registrations have their own switch and
 their own artwork, under the events module.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Long-term badges.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Contractors' badges carry a pass of their own kind — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmggl2xls-rnwfixlmkwfa">
+      <w:hyperlink w:history="1" r:id="rIdg3ujfhvo_ssvdvzkhv3vt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An issued pass follows the badge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Changes to a long-term badge's validity or visitor code update its existing Wallet pass. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> invalidates the issued Apple pass and expires the Google pass; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> restores that pass when the badge is enabled again. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> also invalidates it, but a deleted badge cannot be re-enabled. For the actions, see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdaw4iwowxyzm73i8zhcscp">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">End a long-term badge</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The phone may need a network connection to receive the updated card. A card still visible in an offline wallet does not prove the badge is valid: the lobby checks the current badge when its code is presented. Keep the visitor-pass setting enabled to issue passes; there is no separate mobile-pass licence to select.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1335,51 +1395,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrv2kgmubomk1jhoywgazv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdcieubgvffj_moglkmed3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdmggl2xls-rnwfixlmkwfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1902a8ff92d41aca2653189915c25f19e6206780.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bacd433a823a6da5a3c386b5db4c45dace84fb1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ac13b7faf1f815fec69a1c80fd2cdb7b9d584d5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e2b8f4aa9dbe038816344b83062b31cd9c14e06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4ffda5a1f7185ead53398d69989cb89b97abcab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29bbc987e9386c5ad43d4011e38ab91bacef1106.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d740dfed6859be4445aae892eb166ff511e8e14.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11t0n8b0s3mum8rxzmcry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/the-apple-and-google-wallet-pass/" TargetMode="External"/><Relationship Id="rIdvmzqjdebes09v2bewn6fu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdg3ujfhvo_ssvdvzkhv3vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdaw4iwowxyzm73i8zhcscp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2abe031bad63fb7c121fc98edf36623befbfa6f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0bf722e5202f09fc34bf1fa07d7327660aaf6c6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be267f9cf65ade44bc91c9d1fc680664c17cf59d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f07612195520dc1741bb4c6096660db1bf3d5798.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2fd7e3f967067b4c756bf43bd1a4a417cdea9d02.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56dcc84fc46b02c1c91683235c079a059d6dc255.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c2d6584853bad1f0f7b9ffc9451b1bf73171ba6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Apple and Google wallet pass</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>