--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2q1-ajyik62pprycuiee3">
+      <w:hyperlink w:history="1" r:id="rIdv30peoqghbbjlhc0an7ol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor's badge carries two credentials: the QR code reception scans, and the
 six-digit visitor code they can read out at the desk. Two settings decide which
 of the two the visitor actually sees — on the badge email and text message, the
 printed badge, the wallet pass, and the badge page on their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -242,51 +242,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, turned off, removes the code the same way and
 leaves only the QR. But it is a sub-setting of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 and that is the part that catches people out: it only applies to badges whose
 code was issued by your own visitor management system — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4o0d4veziqftrdbsqpg0q">
+      <w:hyperlink w:history="1" r:id="rId9o-_frctk023_qtcabtob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let your own system issue the visitor badge code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An Offision-generated code cannot be hidden. On an ordinary badge the six
 digits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are</w:t>
@@ -995,51 +995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2q1-ajyik62pprycuiee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId4o0d4veziqftrdbsqpg0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dabe3a82f3ce561d60dbf901ae448f09edc36a32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fee8259b25c3a68bb4f8650efdb124d5232b2d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa0073f033a07045412ea8288152aa9527f6ee1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv30peoqghbbjlhc0an7ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId9o-_frctk023_qtcabtob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dabe3a82f3ce561d60dbf901ae448f09edc36a32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fee8259b25c3a68bb4f8650efdb124d5232b2d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa0073f033a07045412ea8288152aa9527f6ee1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show or hide the visitor code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>