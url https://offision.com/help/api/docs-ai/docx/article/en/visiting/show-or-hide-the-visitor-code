--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv30peoqghbbjlhc0an7ol">
+      <w:hyperlink w:history="1" r:id="rIdvlnujnfbw3o0ilh9b4zh1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor's badge carries two credentials: the QR code reception scans, and the
 six-digit visitor code they can read out at the desk. Two settings decide which
 of the two the visitor actually sees — on the badge email and text message, the
 printed badge, the wallet pass, and the badge page on their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -242,51 +242,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, turned off, removes the code the same way and
 leaves only the QR. But it is a sub-setting of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 and that is the part that catches people out: it only applies to badges whose
 code was issued by your own visitor management system — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9o-_frctk023_qtcabtob">
+      <w:hyperlink w:history="1" r:id="rIdwca-wtcd4koafuma4crzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let your own system issue the visitor badge code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An Offision-generated code cannot be hidden. On an ordinary badge the six
 digits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are</w:t>
@@ -995,51 +995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv30peoqghbbjlhc0an7ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId9o-_frctk023_qtcabtob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dabe3a82f3ce561d60dbf901ae448f09edc36a32.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fee8259b25c3a68bb4f8650efdb124d5232b2d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fa0073f033a07045412ea8288152aa9527f6ee1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvlnujnfbw3o0ilh9b4zh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdwca-wtcd4koafuma4crzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eeb2ad670bef3a3211f7034119250389f2b121c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6697bffb293865597e5ae878bc77c6b1e6dd2a3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c3847a5fc3eac6cb3bffdf9127ca30c7876056.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show or hide the visitor code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>