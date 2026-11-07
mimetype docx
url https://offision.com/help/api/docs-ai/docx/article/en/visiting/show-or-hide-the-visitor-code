--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvlnujnfbw3o0ilh9b4zh1">
+      <w:hyperlink w:history="1" r:id="rIdpixi-4kol5dj04pnouls3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visitor's badge carries two credentials: the QR code reception scans, and the
 six-digit visitor code they can read out at the desk. Two settings decide which
 of the two the visitor actually sees — on the badge email and text message, the
 printed badge, the wallet pass, and the badge page on their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -242,51 +242,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, turned off, removes the code the same way and
 leaves only the QR. But it is a sub-setting of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require external badge code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 and that is the part that catches people out: it only applies to badges whose
 code was issued by your own visitor management system — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwca-wtcd4koafuma4crzi">
+      <w:hyperlink w:history="1" r:id="rIddayeuioacpxjjdv3zmbzk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let your own system issue the visitor badge code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An Offision-generated code cannot be hidden. On an ordinary badge the six
 digits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are</w:t>
@@ -995,51 +995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvlnujnfbw3o0ilh9b4zh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdwca-wtcd4koafuma4crzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eeb2ad670bef3a3211f7034119250389f2b121c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6697bffb293865597e5ae878bc77c6b1e6dd2a3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c3847a5fc3eac6cb3bffdf9127ca30c7876056.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpixi-4kol5dj04pnouls3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIddayeuioacpxjjdv3zmbzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1eeb2ad670bef3a3211f7034119250389f2b121c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6697bffb293865597e5ae878bc77c6b1e6dd2a3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88c3847a5fc3eac6cb3bffdf9127ca30c7876056.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show or hide the visitor code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>