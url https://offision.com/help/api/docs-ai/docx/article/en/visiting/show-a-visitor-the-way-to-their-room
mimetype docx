--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -26,93 +26,101 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Make a lobby screen hand an arriving guest the room they are going to, the floor it sits on and a plan with that room lit up — plus a "You are here" pin when the screen itself has a place on a plan. Four things have to be true, and when one of them is not, the guest gets a plain confirmation instead.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Make a lobby screen hand an arriving guest the room they are going to, the floor it sits on and a plan with that room lit up — plus a "You are here" pin when the screen itself has a place on a plan. Four things have to be true, and when one of them is not, the guest gets a plain confirmation instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvp0vpydq2tilwsvc4wmmx">
+      <w:hyperlink w:history="1" r:id="rId2qpd3rbic0yo4s-qv6nx_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/show-a-visitor-the-way-to-their-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">When a guest checks themselves in at a lobby screen, the screen can stop what it
 was showing and hand them their destination: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You are going here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the room's
 name, its floor and building, and a plan of that floor with the room lit up.
 Where the screen has its own place on a floor plan, a second inset map marks
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You are here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> so the guest can see both ends of the walk. It closes itself
@@ -133,64 +141,83 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing turns this on. It appears when four things are true, and this page is
 those four things.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need write access to Visitor Management and to the floor plans, and a lobby
 screen already running the visitor content — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzdnagadgtixksmlr6yqo9">
+      <w:hyperlink w:history="1" r:id="rIdgq4gatdzn0qoe8z1nm3h9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On Classic the destination uses its drawn room area. On Map 2.0 it uses the room’s assigned scene object. Check the map family selected for the destination floor and </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdyhsjnfk0ttbdnmo3bhy55">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">assign its room</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> when using Map 2.0. The arrival screenshots below illustrate Classic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. The visit has to name a room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visit that names only a building has no destination to draw. Name the room when
 the invitation is written, or invite the guest from the booking that already
 holds it — a visit created that way carries the booking's rooms across.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the visit names several rooms, or the guest has several visits that day, the
 screen picks </w:t>
       </w:r>
       <w:r>
@@ -231,88 +258,76 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tick it on the building's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhgwnx_tvubmlrsm_xefkc">
+      <w:hyperlink w:history="1" r:id="rIdlbruo0yccwgbcje23higy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a building to visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. That room has to be on a floor plan</w:t>
+        <w:t xml:space="preserve">3. Link the room to the map in use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The room needs both a </w:t>
-[...11 lines deleted...]
-check has to pass both halves before the screen will draw anything.</w:t>
+        <w:t xml:space="preserve">The room needs a floor and a place on that floor's active map. On Classic this is the drawn room area; on Map 2.0 it is an assigned scene object. A room with only a floor is not enough. Check the selected map family and its room link before testing the arrival screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. The guest has to check in at the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the lobby screen's behaviour and nothing else's. A receptionist checking
 somebody in at the desk sees no plan, and a guest who checks in on their own
 phone is told to collect their badge at reception. If the destination matters,
 the guest has to use the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -559,51 +574,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3960"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room and floor, but no plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The room has a floor but no area drawn on it</w:t>
+              <w:t xml:space="preserve">The room has no matching map placement or assignment in the selected family</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3960"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The destination map, but no </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">You are here</w:t>
@@ -1197,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvp0vpydq2tilwsvc4wmmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdzdnagadgtixksmlr6yqo9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdhgwnx_tvubmlrsm_xefkc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea7041853bfc5f036a87fc54c7445b791f093b0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb2b1d772712e310bebf42f6b6cba587b9101524.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2qpd3rbic0yo4s-qv6nx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdgq4gatdzn0qoe8z1nm3h9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdyhsjnfk0ttbdnmo3bhy55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdlbruo0yccwgbcje23higy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780cd0763daa78bc18a980242177770e9107f73f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb6054aac234935fae16d9381a6314e2a4c568da.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show a visitor the way to the room they are visiting</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>