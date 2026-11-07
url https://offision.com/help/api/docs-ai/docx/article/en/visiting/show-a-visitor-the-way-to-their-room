--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2qpd3rbic0yo4s-qv6nx_">
+      <w:hyperlink w:history="1" r:id="rId05kjtdsirucrxi4166uhz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/show-a-visitor-the-way-to-their-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a guest checks themselves in at a lobby screen, the screen can stop what it
@@ -141,70 +141,70 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing turns this on. It appears when four things are true, and this page is
 those four things.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need write access to Visitor Management and to the floor plans, and a lobby
 screen already running the visitor content — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgq4gatdzn0qoe8z1nm3h9">
+      <w:hyperlink w:history="1" r:id="rIdd-jrscw7pgz2om2bqjjkb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On Classic the destination uses its drawn room area. On Map 2.0 it uses the room’s assigned scene object. Check the map family selected for the destination floor and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhsjnfk0ttbdnmo3bhy55">
+      <w:hyperlink w:history="1" r:id="rIddtffpk2t0vqlvsut0gr-r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">assign its room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> when using Map 2.0. The arrival screenshots below illustrate Classic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. The visit has to name a room</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visit that names only a building has no destination to draw. Name the room when
@@ -258,51 +258,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tick it on the building's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbruo0yccwgbcje23higy">
+      <w:hyperlink w:history="1" r:id="rId7dcnhudw7elb_ushvkxuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a building to visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Link the room to the map in use</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room needs a floor and a place on that floor's active map. On Classic this is the drawn room area; on Map 2.0 it is an assigned scene object. A room with only a floor is not enough. Check the selected map family and its room link before testing the arrival screen.</w:t>
@@ -1212,51 +1212,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2qpd3rbic0yo4s-qv6nx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdgq4gatdzn0qoe8z1nm3h9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdyhsjnfk0ttbdnmo3bhy55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdlbruo0yccwgbcje23higy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780cd0763daa78bc18a980242177770e9107f73f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb6054aac234935fae16d9381a6314e2a4c568da.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId05kjtdsirucrxi4166uhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdd-jrscw7pgz2om2bqjjkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIddtffpk2t0vqlvsut0gr-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rId7dcnhudw7elb_ushvkxuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/780cd0763daa78bc18a980242177770e9107f73f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb6054aac234935fae16d9381a6314e2a4c568da.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show a visitor the way to the room they are visiting</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>