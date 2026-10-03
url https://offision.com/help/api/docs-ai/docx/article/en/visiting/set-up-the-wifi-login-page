--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbwngwsiihy_4ntj_wfs4">
+      <w:hyperlink w:history="1" r:id="rIdoywcjocetm9ea-aekw8mv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/set-up-the-wifi-login-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need a controller whose captive portal supports custom OAuth 2.0 sign-in —
@@ -224,51 +224,51 @@
       <w:r>
         <w:t xml:space="preserve">. Then set the sign-in rules,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Username type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Password type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; every field is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtwzwi0a8icnckvpebx0tm">
+      <w:hyperlink w:history="1" r:id="rIdk5hptshcjitc1aj4nfgwp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-wifi-portal-basic" descr="A Ruckus Cloudpath entry's Basic page — this mode has the WiFi SSID field." title="A Ruckus Cloudpath entry's Basic page — this mode has the WiFi SSID field."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1440,51 +1440,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbwngwsiihy_4ntj_wfs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdtwzwi0a8icnckvpebx0tm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5481172ed7f0b3043cb8887f65de057a3c84213.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4edaee1717fefe64b71318d405f20e85686401aa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c5e585f28840506f30e2effa7a357db03f962b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe13cec7d101f271cd3533e87c4d7693555a3123.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoywcjocetm9ea-aekw8mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdk5hptshcjitc1aj4nfgwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5481172ed7f0b3043cb8887f65de057a3c84213.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4edaee1717fefe64b71318d405f20e85686401aa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c5e585f28840506f30e2effa7a357db03f962b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe13cec7d101f271cd3533e87c4d7693555a3123.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sign visitors in through a hosted WiFi login page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>