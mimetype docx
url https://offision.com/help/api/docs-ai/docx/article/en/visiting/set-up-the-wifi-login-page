--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoywcjocetm9ea-aekw8mv">
+      <w:hyperlink w:history="1" r:id="rIdhmlwiier4eoctuockzgkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/set-up-the-wifi-login-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need a controller whose captive portal supports custom OAuth 2.0 sign-in —
@@ -224,51 +224,51 @@
       <w:r>
         <w:t xml:space="preserve">. Then set the sign-in rules,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Username type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Password type</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; every field is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk5hptshcjitc1aj4nfgwp">
+      <w:hyperlink w:history="1" r:id="rId2nmyzzjse3kllp2k7dydy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-wifi-portal-basic" descr="A Ruckus Cloudpath entry's Basic page — this mode has the WiFi SSID field." title="A Ruckus Cloudpath entry's Basic page — this mode has the WiFi SSID field."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1440,51 +1440,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoywcjocetm9ea-aekw8mv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdk5hptshcjitc1aj4nfgwp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5481172ed7f0b3043cb8887f65de057a3c84213.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4edaee1717fefe64b71318d405f20e85686401aa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c5e585f28840506f30e2effa7a357db03f962b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fe13cec7d101f271cd3533e87c4d7693555a3123.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhmlwiier4eoctuockzgkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rId2nmyzzjse3kllp2k7dydy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c45ab7c1f58e2b056208fe3ea311d8b110e754bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/621beef7ba7187e05f21e8ac966eb5e19d5e191e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/830dadfb1d443a04b5479f1b2dccdabfe673b109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a4f699259980b3ff0058c6f30d328a8f30712e4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sign visitors in through a hosted WiFi login page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>