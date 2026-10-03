--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsi55unukjbe5hqcfm6wbu">
+      <w:hyperlink w:history="1" r:id="rIdn2lvqixq7gzrbwdnvivrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/set-up-radius-visitor-wifi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need admin access to your WiFi controller, a </w:t>
@@ -410,51 +410,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A RADIUS entry's Basic page — the sign-in rules, and no network-name field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field is explained in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvsggqdt0mw-krd9ug7fc4">
+      <w:hyperlink w:history="1" r:id="rId_1hqljdoy-7ru2fkmcwig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. There is no
 network-name field on this page: a secured network is named on your controller,
 and its security comes from the per-visitor sign-in, not a shared password.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Copy the RADIUS values into your controller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -873,51 +873,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The badge prints no WiFi details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5790"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Expected for RADIUS brands — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbnrvedxn8d3rdgdtijach">
+            <w:hyperlink w:history="1" r:id="rIdsifiuh2izczrmw5fgh9ev">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">what the badge can print</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsi55unukjbe5hqcfm6wbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdvsggqdt0mw-krd9ug7fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rIdbnrvedxn8d3rdgdtijach" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b787476cdc73108603806ca11fd734341afcf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95811d54105d5e1cff95c9c540a3e72c65707a93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bd3233baad1fc2f71bc560c01683756b61057cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn2lvqixq7gzrbwdnvivrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rId_1hqljdoy-7ru2fkmcwig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rIdsifiuh2izczrmw5fgh9ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b787476cdc73108603806ca11fd734341afcf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95811d54105d5e1cff95c9c540a3e72c65707a93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bd3233baad1fc2f71bc560c01683756b61057cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put visitors on a secured WPA-Enterprise network</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>