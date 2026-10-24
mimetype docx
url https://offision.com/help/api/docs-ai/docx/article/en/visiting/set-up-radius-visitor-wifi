--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn2lvqixq7gzrbwdnvivrv">
+      <w:hyperlink w:history="1" r:id="rIdhnj_bn1dk7zs49muidu2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/set-up-radius-visitor-wifi/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need admin access to your WiFi controller, a </w:t>
@@ -410,51 +410,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A RADIUS entry's Basic page — the sign-in rules, and no network-name field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field is explained in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_1hqljdoy-7ru2fkmcwig">
+      <w:hyperlink w:history="1" r:id="rIdtodu2gvbc05k_v2mp-29z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the settings reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. There is no
 network-name field on this page: a secured network is named on your controller,
 and its security comes from the per-visitor sign-in, not a shared password.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Copy the RADIUS values into your controller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -873,51 +873,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3570"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The badge prints no WiFi details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5790"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Expected for RADIUS brands — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsifiuh2izczrmw5fgh9ev">
+            <w:hyperlink w:history="1" r:id="rIdpbciehynwgj0xophoaybv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">what the badge can print</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1347,51 +1347,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn2lvqixq7gzrbwdnvivrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rId_1hqljdoy-7ru2fkmcwig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rIdsifiuh2izczrmw5fgh9ev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b787476cdc73108603806ca11fd734341afcf87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95811d54105d5e1cff95c9c540a3e72c65707a93.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8bd3233baad1fc2f71bc560c01683756b61057cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhnj_bn1dk7zs49muidu2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdtodu2gvbc05k_v2mp-29z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-wifi-settings-reference/" TargetMode="External"/><Relationship Id="rIdpbciehynwgj0xophoaybv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edfd0c6a283619ba0b154602dedde9062a25bc12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d020fd5b1972f128acc26d71deb74abc71d7a68b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cda5e8dff9ac3f4af1455473f2988820e4a5ba0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put visitors on a secured WPA-Enterprise network</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>