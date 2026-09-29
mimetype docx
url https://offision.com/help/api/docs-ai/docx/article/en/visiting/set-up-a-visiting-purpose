--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcuwvbnn9vcwdmhmlwv0cl">
+      <w:hyperlink w:history="1" r:id="rIdaepsykav-lrrkfehwdmbp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/set-up-a-visiting-purpose/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting purpose is the reason someone is coming, and it carries the form that
 comes with that reason. An interview, a delivery and a contractor visit are the
 same mechanism asked different questions: the purpose decides which details are
 collected, whether a photo is taken, which terms have to be agreed to, which
 surveys are answered, and which of those a visitor may leave blank.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -496,51 +496,51 @@
         <w:t xml:space="preserve">3. Confirm the key visitors are stored under</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A new purpose starts on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and for most organisations that is
 the right answer. This key decides whether the person at the desk today is the
 same record as last month — so if visitors here arrive without a work address,
 or an outside number already identifies them, change it before the first visit.
 It is one setting worth reading about first:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1z9lcrglvttksj_kzxy5">
+      <w:hyperlink w:history="1" r:id="rIdhd4p1iwqglliw_pguw8wi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How Offision knows two visits are the same person</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Choose which details to ask for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1105,51 +1105,64 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reception can view the photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears only once </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not Hidden.
 Turned off, the photo is still captured and still printed on the badge, but
-reception staff cannot open it.</w:t>
+reception staff cannot open it. Where the photo is taken, which badge design
+prints it, and what it does not prove is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdcsrhxwwcpnzqml5vivht1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The visitor photo</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custom attributes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists whatever extra visitor fields your organisation has
 defined, each with the same three lower values and each starting Hidden. Add or
 rename them on Visitor attributes; this page only decides whether </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1454,51 +1467,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save closes the editor and the purpose is live immediately — it appears on the
 next invitation anybody opens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Selecting the row afterwards opens a panel with the rest of the actions on it:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatqgrmcshyukqts2qvx01">
+      <w:hyperlink w:history="1" r:id="rIdwuk1erig7szqanzx3sklc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">making this the default purpose, copying it, and what happens to upcoming
 visits when one is deleted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1603,51 +1616,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Where it is</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdyaah7b6wglkgooo2ls6v1">
+            <w:hyperlink w:history="1" r:id="rIdzjgfsjhgbnq1tdvhzhdad">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whether a visit has to be approved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> before a badge is issued</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2388,51 +2401,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcuwvbnn9vcwdmhmlwv0cl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdz1z9lcrglvttksj_kzxy5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdatqgrmcshyukqts2qvx01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdyaah7b6wglkgooo2ls6v1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce5dbe57ca2675affd9c274241285b7018d461b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9be790022c8e36840f7c5b38f7a4d22ff0518e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81851887cfe3b6e1501454370c846862f015df57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46ac8d1132fb9780279fdd2f479b7fe46a5d94b9.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaepsykav-lrrkfehwdmbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdhd4p1iwqglliw_pguw8wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdcsrhxwwcpnzqml5vivht1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdwuk1erig7szqanzx3sklc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdzjgfsjhgbnq1tdvhzhdad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce5dbe57ca2675affd9c274241285b7018d461b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9be790022c8e36840f7c5b38f7a4d22ff0518e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81851887cfe3b6e1501454370c846862f015df57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46ac8d1132fb9780279fdd2f479b7fe46a5d94b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a visiting purpose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>