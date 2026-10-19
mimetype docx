--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,71 +42,84 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A visiting purpose is the form every visitor meets — which details are asked for, whether a photo is taken, which terms and surveys they answer, and the key their record is stored under. About fifteen minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaepsykav-lrrkfehwdmbp">
+      <w:hyperlink w:history="1" r:id="rId2fwqqkjjuwiimivrlz3op">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/set-up-a-visiting-purpose/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-type (Visiting purpose)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A visiting purpose is the reason someone is coming, and it carries the form that
 comes with that reason. An interview, a delivery and a contractor visit are the
 same mechanism asked different questions: the purpose decides which details are
 collected, whether a photo is taken, which terms have to be agreed to, which
 surveys are answered, and which of those a visitor may leave blank.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is chosen once — by the employee sending the invitation, or by the
 receptionist registering a walk-in — and everything downstream reads from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -160,93 +173,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One mechanism, three sets of questions. Every purpose starts from the same list and decides which of it to ask for, and how insistently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-You need write access to Visitor Management. Every organisation already has
-[...41 lines deleted...]
-is usually a matter of adjusting one rather than starting from nothing.</w:t>
+You need write access to Visitor Management. Existing purposes can be adjusted instead of recreated.
+The offered list and default are configured </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsxe63ndfvr9l0atqaorap">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">per building</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open Visiting purpose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Invite visitor settings</w:t>
       </w:r>
       <w:r>
@@ -259,62 +242,62 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The list shows each purpose with its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Required fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Optional fields</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 spelled out, and the surveys attached to it — enough to compare two purposes
-without opening either. One row carries a </w:t>
-[...10 lines deleted...]
-pre-selected on every invitation and every walk-in.</w:t>
+without opening either. The building determines which purposes are offered and which is pre-selected.
+Set these on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting location → Edit → Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, rather than on the purpose itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1714500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-purpose-list" descr="The purposes on this tenant, with what each one asks for shown on the row." title="The purposes on this tenant, with what each one asks for shown on the row."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -337,63 +320,50 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The purposes on this tenant, with what each one asks for shown on the row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Name it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opens the editor on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -496,51 +466,51 @@
         <w:t xml:space="preserve">3. Confirm the key visitors are stored under</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A new purpose starts on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and for most organisations that is
 the right answer. This key decides whether the person at the desk today is the
 same record as last month — so if visitors here arrive without a work address,
 or an outside number already identifies them, change it before the first visit.
 It is one setting worth reading about first:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhd4p1iwqglliw_pguw8wi">
+      <w:hyperlink w:history="1" r:id="rIdcm2ujz8dzcnv5juqvusdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How Offision knows two visits are the same person</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Choose which details to ask for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1109,51 +1079,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reception can view the photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> appears only once </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not Hidden.
 Turned off, the photo is still captured and still printed on the badge, but
 reception staff cannot open it. Where the photo is taken, which badge design
 prints it, and what it does not prove is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcsrhxwwcpnzqml5vivht1">
+      <w:hyperlink w:history="1" r:id="rIdmyjijscwrd_pris8yf_2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The visitor photo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1455,73 +1425,112 @@
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitor-survey (Visitor survey)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Save closes the editor and the purpose is live immediately — it appears on the
-next invitation anybody opens.</w:t>
+        <w:t xml:space="preserve">Save closes the editor. The purpose can be offered on new invitations at buildings where it is available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Selecting the row afterwards opens a panel with the rest of the actions on it:
+        <w:t xml:space="preserve">Selecting the row afterwards opens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duplicate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwuk1erig7szqanzx3sklc">
+      <w:hyperlink w:history="1" r:id="rIdfmt7rgrfb5o1lse5o3zv9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">making this the default purpose, copying it, and what happens to upcoming
-visits when one is deleted</w:t>
+          <w:t xml:space="preserve">Choose building defaults or handle a deletion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> separately.
+A building using </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific purposes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must offer the new purpose before it appears there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invite somebody using the new purpose, or open reception's walk-in form and pick
 it. The fields you marked Required should be the ones marked as unskippable, the
 photo step should appear only if you asked for one, and each survey you ticked
 should be a step of its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1616,51 +1625,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Where it is</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzjgfsjhgbnq1tdvhzhdad">
+            <w:hyperlink w:history="1" r:id="rIdxgiocz7oat3uubj0arsla">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whether a visit has to be approved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> before a badge is issued</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2401,51 +2410,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaepsykav-lrrkfehwdmbp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdhd4p1iwqglliw_pguw8wi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdcsrhxwwcpnzqml5vivht1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdwuk1erig7szqanzx3sklc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdzjgfsjhgbnq1tdvhzhdad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ce5dbe57ca2675affd9c274241285b7018d461b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9be790022c8e36840f7c5b38f7a4d22ff0518e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81851887cfe3b6e1501454370c846862f015df57.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46ac8d1132fb9780279fdd2f479b7fe46a5d94b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2fwqqkjjuwiimivrlz3op" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdsxe63ndfvr9l0atqaorap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdcm2ujz8dzcnv5juqvusdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdmyjijscwrd_pris8yf_2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdfmt7rgrfb5o1lse5o3zv9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdxgiocz7oat3uubj0arsla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8acb682bec0c7a253897801c3faf729bf82a48ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d9c7fec607139db55791a28b2417f2447b2481e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d04c56b9cba9d1d3ec34184a8bb99bb97ab806d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3af22e3ecdde22bb39f1f17b82a43a2625846024.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a visiting purpose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>