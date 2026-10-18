--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkmttpl2z-9h8u39be4q72">
+      <w:hyperlink w:history="1" r:id="rIdsjzi0bhdwl3xgfg5mfz3b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/screen-visitors-against-a-black-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody your organisation has already decided should not be on site walks up to
 the desk and asks to be let in. The question behind this page is whether Offision
 can recognise them before a badge prints, and turn them away by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -275,51 +275,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile number</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lookup key</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — is what a later arrival
 is matched against, so it has to be the detail the person will actually give at
 the door. Match it to the key on the visiting purpose they will arrive under:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId17jkgnviteo47nl_d4zsb">
+      <w:hyperlink w:history="1" r:id="rIdzp8zuyqn49skdlisnzwky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how Offision knows two visits are the same person</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 explains which key resolves what.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then select the row and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add to black list</w:t>
@@ -697,51 +697,51 @@
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Make the refusal a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the step that turns a warning into a refusal. Turn on approval for the
 visiting policy covering the building — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbb0nzwaxgiu5fgnybl4wl">
+      <w:hyperlink w:history="1" r:id="rIdhlhxxaavld_fy5smqovxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Nothing is then issued until somebody decides: no invitation, no code, no badge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the approver's queue each guest carries their own tick and cross, and a listed
 guest carries a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -941,51 +941,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not refuse a gate.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scanned code is judged on the badge — not yet
 valid, expired, wrong building, already checked out, waiting for approval,
 rejected, cancelled, or not found — and never on the person. A listed visitor
 holding a valid, approved badge is admitted. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmzyf4nhdzlkrd-65oigsc">
+      <w:hyperlink w:history="1" r:id="rId_9olf_ybgxdzdvrtgvv_m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what the visitor badge API answers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1061,51 +1061,51 @@
       <w:r>
         <w:t xml:space="preserve">The visiting policy can </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">refuse an entire email domain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a public mail provider,
 or a list of your own. That admits or refuses by where an address comes from, never
 by who the person is, so it cannot bar one named individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Or refuse at your own gate. A turnstile you control can ask Offision whether a
 badge is good, apply your own list to the answer, and only then open the barrier —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj57h7dnksash0bzanlebb">
+      <w:hyperlink w:history="1" r:id="rIdrvy93mftuzefn7dpnqrgn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 An automation that runs on a visitor event can raise an alarm, notify security or
 write a record, but it cannot veto: by the time it runs, the arrival has already
 been accepted.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1533,51 +1533,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkmttpl2z-9h8u39be4q72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rId17jkgnviteo47nl_d4zsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdbb0nzwaxgiu5fgnybl4wl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdmzyf4nhdzlkrd-65oigsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdj57h7dnksash0bzanlebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aea1d55df9f4b7de3e0b3b167944523d4b38c227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f97dcbd066221a818559e626265ba26c896e5ae9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/784f4c2eea26490115c54c86a9823614baaabff3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb95037461b0625f6ea178b7cc769798210ec4f4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a2290cbf7e5d52d2c8aaf8aecdbd8e8c873de33.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjzi0bhdwl3xgfg5mfz3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdzp8zuyqn49skdlisnzwky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdhlhxxaavld_fy5smqovxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId_9olf_ybgxdzdvrtgvv_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdrvy93mftuzefn7dpnqrgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ffb3423049a4b907d3aa2ecbdd2a74b0018a511.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f646fcc32fef1524c6333879ec116273d9ef82e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abfe30e8d83789fa4804b6b32da7df123f63080.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4496545b1ff0bbf2819340905db963395ca0ac2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2eb7e9dbc43d043bbcbbf9b33492550f72e46b1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Screen visitors against a black list</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>