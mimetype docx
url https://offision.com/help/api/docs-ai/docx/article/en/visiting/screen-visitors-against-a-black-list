--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjzi0bhdwl3xgfg5mfz3b">
+      <w:hyperlink w:history="1" r:id="rIdkeb7uoep-q-ezxieq62ik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/screen-visitors-against-a-black-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody your organisation has already decided should not be on site walks up to
 the desk and asks to be let in. The question behind this page is whether Offision
 can recognise them before a badge prints, and turn them away by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -275,51 +275,51 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile number</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lookup key</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — is what a later arrival
 is matched against, so it has to be the detail the person will actually give at
 the door. Match it to the key on the visiting purpose they will arrive under:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzp8zuyqn49skdlisnzwky">
+      <w:hyperlink w:history="1" r:id="rIdrfpdhu9ytjrnxdwbfhrqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how Offision knows two visits are the same person</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 explains which key resolves what.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then select the row and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add to black list</w:t>
@@ -697,51 +697,51 @@
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Make the refusal a decision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the step that turns a warning into a refusal. Turn on approval for the
 visiting policy covering the building — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlhxxaavld_fy5smqovxp">
+      <w:hyperlink w:history="1" r:id="rIdlbrdufor_u7o6vaqyyqwy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a visitor is invited</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Nothing is then issued until somebody decides: no invitation, no code, no badge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the approver's queue each guest carries their own tick and cross, and a listed
 guest carries a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -941,51 +941,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not refuse a gate.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A scanned code is judged on the badge — not yet
 valid, expired, wrong building, already checked out, waiting for approval,
 rejected, cancelled, or not found — and never on the person. A listed visitor
 holding a valid, approved badge is admitted. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_9olf_ybgxdzdvrtgvv_m">
+      <w:hyperlink w:history="1" r:id="rIdopv_4otgavxzshkixvoqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what the visitor badge API answers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1061,51 +1061,51 @@
       <w:r>
         <w:t xml:space="preserve">The visiting policy can </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">refuse an entire email domain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a public mail provider,
 or a list of your own. That admits or refuses by where an address comes from, never
 by who the person is, so it cannot bar one named individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Or refuse at your own gate. A turnstile you control can ask Offision whether a
 badge is good, apply your own list to the answer, and only then open the barrier —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvy93mftuzefn7dpnqrgn">
+      <w:hyperlink w:history="1" r:id="rId_kof0tosqfvfgyygl7teh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your gates with an Offision visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 An automation that runs on a visitor event can raise an alarm, notify security or
 write a record, but it cannot veto: by the time it runs, the arrival has already
 been accepted.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1533,51 +1533,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjzi0bhdwl3xgfg5mfz3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdzp8zuyqn49skdlisnzwky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdhlhxxaavld_fy5smqovxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId_9olf_ybgxdzdvrtgvv_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdrvy93mftuzefn7dpnqrgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ffb3423049a4b907d3aa2ecbdd2a74b0018a511.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f646fcc32fef1524c6333879ec116273d9ef82e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abfe30e8d83789fa4804b6b32da7df123f63080.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4496545b1ff0bbf2819340905db963395ca0ac2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2eb7e9dbc43d043bbcbbf9b33492550f72e46b1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkeb7uoep-q-ezxieq62ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdrfpdhu9ytjrnxdwbfhrqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-are-matched/" TargetMode="External"/><Relationship Id="rIdlbrdufor_u7o6vaqyyqwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdopv_4otgavxzshkixvoqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId_kof0tosqfvfgyygl7teh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ffb3423049a4b907d3aa2ecbdd2a74b0018a511.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f646fcc32fef1524c6333879ec116273d9ef82e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1abfe30e8d83789fa4804b6b32da7df123f63080.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4496545b1ff0bbf2819340905db963395ca0ac2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2eb7e9dbc43d043bbcbbf9b33492550f72e46b1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Screen visitors against a black list</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>