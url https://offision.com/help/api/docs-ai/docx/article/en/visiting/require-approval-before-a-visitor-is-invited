--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId04gouphtwfg-ietqeklrp">
+      <w:hyperlink w:history="1" r:id="rIdeffgzahonjbupkvip3m9w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/require-approval-before-a-visitor-is-invited/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2628900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-gate" descr="Until somebody decides, the guest gets no email, no badge and no code. A rejection reaches the host only." title="Until somebody decides, the guest gets no email, no badge and no code. A rejection reaches the host only."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -423,51 +423,51 @@
       <w:r>
         <w:t xml:space="preserve">3. Turn it on</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the approver field appears underneath it; until
 then there is nothing to configure. The page carries more than approval now —
 who may invite a visitor at all, and which organisation unit their invitations
 belong to — described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnupe_0ihp_jfiazeeyfq-">
+      <w:hyperlink w:history="1" r:id="rId8d_peo4ablcuejmlgbiww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the visitor invitation settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3295650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-turn-on" descr="One switch. The rest of the page appears only once it is on." title="One switch. The rest of the page appears only once it is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -860,59 +860,63 @@
         <w:t xml:space="preserve">Opening a request shows who invited them, where, when and under which visiting
 purpose — then every guest on the visit, each with a tick and a cross of their
 own. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approve all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reject all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set them in one pass. A guest on your
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is flagged in this list, which is the point of flagging them.</w:t>
+      <w:hyperlink w:history="1" r:id="rId8mfsxwednijgtkbb70woq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Black list</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> is flagged in this
+list, which is the point of flagging them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things about this screen catch people out:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing is applied until you press Confirm.</w:t>
@@ -1399,51 +1403,51 @@
       <w:r>
         <w:t xml:space="preserve"> One flat set of approvers, one decision, no escalation
 and no routing to the guest's host.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not change what a guest is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the visiting
 purpose — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsnkpeftttkkfiboloapv">
+      <w:hyperlink w:history="1" r:id="rIdh-a9g58sqmbyryopn4cg6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A waiting visit at the door:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Approval outranks everything at the entrance. A guest whose visit is still
@@ -1908,51 +1912,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId04gouphtwfg-ietqeklrp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdnupe_0ihp_jfiazeeyfq-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rIdnsnkpeftttkkfiboloapv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82dad23463386d71e15a32e1fb55f4ca04d70673.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e46480584f0eb7ff6177baef4a4e41f4f5248b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34a308008bed712e4eb4945dd13b4d887a2a0ebe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac14bd16e8012b3f77b9b546c3c5d57b7e55968.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e404000735d940cf1bc06d274f9a167cef3f4b64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23efea1f1d6a0816a78ae0b205967ae80f9ff9b3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07b67c80d931a2a7474dff7a2ca5d536550d778.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0306ad6a837fb18fda023b26159bf9ae63706749.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeffgzahonjbupkvip3m9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId8d_peo4ablcuejmlgbiww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId8mfsxwednijgtkbb70woq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdh-a9g58sqmbyryopn4cg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82dad23463386d71e15a32e1fb55f4ca04d70673.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e46480584f0eb7ff6177baef4a4e41f4f5248b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34a308008bed712e4eb4945dd13b4d887a2a0ebe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac14bd16e8012b3f77b9b546c3c5d57b7e55968.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e404000735d940cf1bc06d274f9a167cef3f4b64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23efea1f1d6a0816a78ae0b205967ae80f9ff9b3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07b67c80d931a2a7474dff7a2ca5d536550d778.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0306ad6a837fb18fda023b26159bf9ae63706749.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Require approval before a visitor is invited</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>