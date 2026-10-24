--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeffgzahonjbupkvip3m9w">
+      <w:hyperlink w:history="1" r:id="rIdllpkg5iqrz69wse7-5_pr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/require-approval-before-a-visitor-is-invited/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2628900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-gate" descr="Until somebody decides, the guest gets no email, no badge and no code. A rejection reaches the host only." title="Until somebody decides, the guest gets no email, no badge and no code. A rejection reaches the host only."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -423,51 +423,51 @@
       <w:r>
         <w:t xml:space="preserve">3. Turn it on</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor approval</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the approver field appears underneath it; until
 then there is nothing to configure. The page carries more than approval now —
 who may invite a visitor at all, and which organisation unit their invitations
 belong to — described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8d_peo4ablcuejmlgbiww">
+      <w:hyperlink w:history="1" r:id="rId6o47hckja1wcoysvxcywa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the visitor invitation settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3295650"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-approval-turn-on" descr="One switch. The rest of the page appears only once it is on." title="One switch. The rest of the page appears only once it is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -860,51 +860,51 @@
         <w:t xml:space="preserve">Opening a request shows who invited them, where, when and under which visiting
 purpose — then every guest on the visit, each with a tick and a cross of their
 own. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Approve all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reject all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set them in one pass. A guest on your
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8mfsxwednijgtkbb70woq">
+      <w:hyperlink w:history="1" r:id="rId0neucna2wjtotmb3qhedy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Black list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is flagged in this
 list, which is the point of flagging them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things about this screen catch people out:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1403,51 +1403,51 @@
       <w:r>
         <w:t xml:space="preserve"> One flat set of approvers, one decision, no escalation
 and no routing to the guest's host.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not change what a guest is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the visiting
 purpose — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh-a9g58sqmbyryopn4cg6">
+      <w:hyperlink w:history="1" r:id="rIdpoxeexahnxzpuztkavdun">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A waiting visit at the door:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Approval outranks everything at the entrance. A guest whose visit is still
@@ -1912,51 +1912,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeffgzahonjbupkvip3m9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId8d_peo4ablcuejmlgbiww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId8mfsxwednijgtkbb70woq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdh-a9g58sqmbyryopn4cg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82dad23463386d71e15a32e1fb55f4ca04d70673.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e46480584f0eb7ff6177baef4a4e41f4f5248b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34a308008bed712e4eb4945dd13b4d887a2a0ebe.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ac14bd16e8012b3f77b9b546c3c5d57b7e55968.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e404000735d940cf1bc06d274f9a167cef3f4b64.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23efea1f1d6a0816a78ae0b205967ae80f9ff9b3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a07b67c80d931a2a7474dff7a2ca5d536550d778.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0306ad6a837fb18fda023b26159bf9ae63706749.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdllpkg5iqrz69wse7-5_pr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId6o47hckja1wcoysvxcywa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-invitation-settings-reference/" TargetMode="External"/><Relationship Id="rId0neucna2wjtotmb3qhedy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../screen-visitors-against-a-black-list/" TargetMode="External"/><Relationship Id="rIdpoxeexahnxzpuztkavdun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e9c67d730570330bde36530e73691cbcda2e6ac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ee541c0d98e7fa91eab8b6821ac4e9d4a06f37c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b83d90e4b672ffce36dff6025b5cf2fc8c633134.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf1aab9a04c74180fe167103b755b47ff5db3aac.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f4bc8deca6dfb8fb593801a8e9bfca3667fbf8d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a7189a163c7e092190cb6a54340d687d59a6ba1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea803e26d303382d35caf61b064a69c2b517de42.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2b437376930beac6186ac01c84fdc240f71e3be.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Require approval before a visitor is invited</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>