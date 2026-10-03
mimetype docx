--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId54ga7goup-wyamrubboil">
+      <w:hyperlink w:history="1" r:id="rIdheacj2tkkuyvz-p_ix1pu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/register-a-visitors-vehicle/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who drives in has a plate somebody at the barrier needs to recognise.
 Offision records it on the visit, prints it on what the guest receives, and shows
 it to the reception desk — but none of that exists until an administrator turns it
 on for the location, and the field is simply absent everywhere until they do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -787,51 +787,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. A guest who registers their own</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With the second switch on, a visitor arriving without an appointment enters their
 own plate — on the lobby screen's walk-in form, or in the visitor app on their
 phone. The fields are the same two, and the result is the same record: reception
 sees the plate whichever way it was entered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Registering a plate is not a parking booking. It records which car a guest is in;
 it does not reserve them a space. Parking spaces are booked as resources, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdul3htsmxflfovcjc7o6">
+      <w:hyperlink w:history="1" r:id="rIdkfpuiqmsijaeuthkgx4mn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. What the guest receives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The plate appears on every message the visit sends them:</w:t>
@@ -1581,51 +1581,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The visit is checked in and out, the car is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What reception asks a walk-in for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That comes from the visiting purpose —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksepwyal_ctqc3_8vngin">
+      <w:hyperlink w:history="1" r:id="rIdpxkzsy_n52iojtjhnk2pn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Register a visitor who arrives without an appointment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2056,51 +2056,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId54ga7goup-wyamrubboil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdtdul3htsmxflfovcjc7o6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdksepwyal_ctqc3_8vngin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edf563d186823a7094569e1f2592297d09f90535.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0829981c90808afc9ea486714c6945415162a14d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/844bdecbfd6f048bdacaa218c775dfda35a70170.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07b06ddaa1110f6cb693b659cd9f97839758f327.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09da3f8eb78e4b2da115a05d956202fd8e4c180c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40cf852f30aa9ac39c493d13e90f39ba527fd7ef.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77a2e751783aca141ab3859eb7b70840b1bc272f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdheacj2tkkuyvz-p_ix1pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdkfpuiqmsijaeuthkgx4mn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdpxkzsy_n52iojtjhnk2pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edf563d186823a7094569e1f2592297d09f90535.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0829981c90808afc9ea486714c6945415162a14d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/844bdecbfd6f048bdacaa218c775dfda35a70170.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07b06ddaa1110f6cb693b659cd9f97839758f327.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09da3f8eb78e4b2da115a05d956202fd8e4c180c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40cf852f30aa9ac39c493d13e90f39ba527fd7ef.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77a2e751783aca141ab3859eb7b70840b1bc272f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Collect a visitor's vehicle plate</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>