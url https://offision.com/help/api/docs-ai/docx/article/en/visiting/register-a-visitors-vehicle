--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdheacj2tkkuyvz-p_ix1pu">
+      <w:hyperlink w:history="1" r:id="rIdhyze2eokxm3qpl39c8wvd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/register-a-visitors-vehicle/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who drives in has a plate somebody at the barrier needs to recognise.
 Offision records it on the visit, prints it on what the guest receives, and shows
 it to the reception desk — but none of that exists until an administrator turns it
 on for the location, and the field is simply absent everywhere until they do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -787,51 +787,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. A guest who registers their own</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With the second switch on, a visitor arriving without an appointment enters their
 own plate — on the lobby screen's walk-in form, or in the visitor app on their
 phone. The fields are the same two, and the result is the same record: reception
 sees the plate whichever way it was entered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Registering a plate is not a parking booking. It records which car a guest is in;
 it does not reserve them a space. Parking spaces are booked as resources, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfpuiqmsijaeuthkgx4mn">
+      <w:hyperlink w:history="1" r:id="rIdeuaax-rb68-ikrb8oqtkl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. What the guest receives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The plate appears on every message the visit sends them:</w:t>
@@ -1581,51 +1581,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The visit is checked in and out, the car is not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What reception asks a walk-in for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That comes from the visiting purpose —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxkzsy_n52iojtjhnk2pn">
+      <w:hyperlink w:history="1" r:id="rIdaeyd9v3iztb06jgao7xzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Register a visitor who arrives without an appointment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2056,51 +2056,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdheacj2tkkuyvz-p_ix1pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdkfpuiqmsijaeuthkgx4mn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdpxkzsy_n52iojtjhnk2pn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/edf563d186823a7094569e1f2592297d09f90535.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0829981c90808afc9ea486714c6945415162a14d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/844bdecbfd6f048bdacaa218c775dfda35a70170.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07b06ddaa1110f6cb693b659cd9f97839758f327.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09da3f8eb78e4b2da115a05d956202fd8e4c180c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40cf852f30aa9ac39c493d13e90f39ba527fd7ef.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77a2e751783aca141ab3859eb7b70840b1bc272f.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhyze2eokxm3qpl39c8wvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdeuaax-rb68-ikrb8oqtkl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdaeyd9v3iztb06jgao7xzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2fa7267ef362a4dc36d701a4da48645615b7f4e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b94015d01660d24cffb755592f4424118ccb6e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d9852922835db15885d9feaf3002fb2d4c7b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7869b2c00327c76d865f53b3e90d70f948a12ae2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01f6e6d72f52b6063a72c76fcce29ef4846ca54c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0adc15522edbd17fc7510b17773684cef6ff0df3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ffb438696b5b9b9777c18f14691a458229e31bc.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Collect a visitor's vehicle plate</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>