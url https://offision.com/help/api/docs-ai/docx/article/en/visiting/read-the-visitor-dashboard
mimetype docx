--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,74 +52,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ts5kunalku69p5g4mxv6">
+      <w:hyperlink w:history="1" r:id="rIdsazllts02isa-rs3c12t4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Dashboard is the period view of visiting: pick a stretch of time and it
 says how that stretch went — how many people, how many made it, how many never
 showed — and where they went. It is view-only; when you need the same records
 as a file, that is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfceg56_fnqxpjcdyq9kah">
+      <w:hyperlink w:history="1" r:id="rIdvcmrirfwbbqr5ylp6ciw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or the Visitor
 badge list's export.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -684,51 +684,51 @@
         <w:t xml:space="preserve">Two top-five lists: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Frequent visitors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the people who came most often,
 with their company and visit count — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Top inviting users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the employees
 who invited the most. Frequent visitors is where a contractor who should have a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcravjaguqqygq1lzc8tyr">
+      <w:hyperlink w:history="1" r:id="rId7p4sg8idr287jc73iyiru">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> shows up; top
 inviters is who to talk to before changing a visiting form they use daily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights" descr="Who keeps coming, and who keeps inviting." title="Who keeps coming, and who keeps inviting."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -798,51 +798,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting type distribution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 shows which purposes the period's visits used, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Invited vs walk-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 splits announced from unannounced arrivals, week by week. A purpose that never
 appears here is a candidate for
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozkc9beluwv9csa-dyzgj">
+      <w:hyperlink w:history="1" r:id="rId3k9_zi-pn6jtialoeevff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">deletion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; a rising walk-in
 share means invitations are being skipped, not that visiting is growing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types" descr="Which purposes the period's visits actually used." title="Which purposes the period's visits actually used."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -901,85 +901,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The dashboard has no download. The
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdht-ce8bzvkznmdwertu7d">
+      <w:hyperlink w:history="1" r:id="rIduftyv3xsntuesl1nt9n4w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> exports one day; the
 Visitor badge list exports any period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name individuals</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beyond the two top-five lists. Person-level questions
 belong on the Visitor badge list or in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxswipkg3np8z6varyawch">
+      <w:hyperlink w:history="1" r:id="rId_sxkqacmvvpv6wr_600i3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a visitor's record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1435,51 +1435,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ts5kunalku69p5g4mxv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdfceg56_fnqxpjcdyq9kah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdcravjaguqqygq1lzc8tyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdozkc9beluwv9csa-dyzgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdht-ce8bzvkznmdwertu7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdxswipkg3np8z6varyawch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf97308fe3ee56efcda17515435e109a47604e5e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31afa18a7b5534fb2134286792fe21d8dcce0d54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/003bac30837e09eb096df00d3adece092fc161ed.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsazllts02isa-rs3c12t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdvcmrirfwbbqr5ylp6ciw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7p4sg8idr287jc73iyiru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId3k9_zi-pn6jtialoeevff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIduftyv3xsntuesl1nt9n4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId_sxkqacmvvpv6wr_600i3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf97308fe3ee56efcda17515435e109a47604e5e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31afa18a7b5534fb2134286792fe21d8dcce0d54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/003bac30837e09eb096df00d3adece092fc161ed.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Read the visitor dashboard</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>