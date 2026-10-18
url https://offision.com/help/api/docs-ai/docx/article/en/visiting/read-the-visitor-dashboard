--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,74 +52,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsazllts02isa-rs3c12t4">
+      <w:hyperlink w:history="1" r:id="rIdozno3bena571b9s-n4pu6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Dashboard is the period view of visiting: pick a stretch of time and it
 says how that stretch went — how many people, how many made it, how many never
 showed — and where they went. It is view-only; when you need the same records
 as a file, that is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvcmrirfwbbqr5ylp6ciw6">
+      <w:hyperlink w:history="1" r:id="rIdjovd1atvmwegmv9mg6fgg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or the Visitor
 badge list's export.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -684,51 +684,51 @@
         <w:t xml:space="preserve">Two top-five lists: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Frequent visitors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the people who came most often,
 with their company and visit count — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Top inviting users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the employees
 who invited the most. Frequent visitors is where a contractor who should have a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7p4sg8idr287jc73iyiru">
+      <w:hyperlink w:history="1" r:id="rIdsxx6ofofthxqfo1nl4ekh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> shows up; top
 inviters is who to talk to before changing a visiting form they use daily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights" descr="Who keeps coming, and who keeps inviting." title="Who keeps coming, and who keeps inviting."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -798,51 +798,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting type distribution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 shows which purposes the period's visits used, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Invited vs walk-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 splits announced from unannounced arrivals, week by week. A purpose that never
 appears here is a candidate for
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3k9_zi-pn6jtialoeevff">
+      <w:hyperlink w:history="1" r:id="rId_aqkuenh3ld3moss8u3hx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">deletion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; a rising walk-in
 share means invitations are being skipped, not that visiting is growing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types" descr="Which purposes the period's visits actually used." title="Which purposes the period's visits actually used."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -901,85 +901,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The dashboard has no download. The
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduftyv3xsntuesl1nt9n4w">
+      <w:hyperlink w:history="1" r:id="rIdla2xcox09rynwkoa0iqqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> exports one day; the
 Visitor badge list exports any period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name individuals</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beyond the two top-five lists. Person-level questions
 belong on the Visitor badge list or in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_sxkqacmvvpv6wr_600i3">
+      <w:hyperlink w:history="1" r:id="rIdaump3dzsue2kzicbrk18v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a visitor's record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1435,51 +1435,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsazllts02isa-rs3c12t4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdvcmrirfwbbqr5ylp6ciw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7p4sg8idr287jc73iyiru" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId3k9_zi-pn6jtialoeevff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIduftyv3xsntuesl1nt9n4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId_sxkqacmvvpv6wr_600i3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf97308fe3ee56efcda17515435e109a47604e5e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31afa18a7b5534fb2134286792fe21d8dcce0d54.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/003bac30837e09eb096df00d3adece092fc161ed.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdozno3bena571b9s-n4pu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdjovd1atvmwegmv9mg6fgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdsxx6ofofthxqfo1nl4ekh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId_aqkuenh3ld3moss8u3hx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdla2xcox09rynwkoa0iqqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdaump3dzsue2kzicbrk18v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7fc3e8fb7876a23280be911d85419b7b7e974a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1dab2179a8d440ce311a1481005641ed507d656c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd3970811c111b4c2538ad9888c7cad397f07aed.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Read the visitor dashboard</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>