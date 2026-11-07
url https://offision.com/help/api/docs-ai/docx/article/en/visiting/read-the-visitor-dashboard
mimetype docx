--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,74 +52,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozno3bena571b9s-n4pu6">
+      <w:hyperlink w:history="1" r:id="rIdykt3yygrxo8rt3osoe3mz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/read-the-visitor-dashboard/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Dashboard is the period view of visiting: pick a stretch of time and it
 says how that stretch went — how many people, how many made it, how many never
 showed — and where they went. It is view-only; when you need the same records
 as a file, that is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjovd1atvmwegmv9mg6fgg">
+      <w:hyperlink w:history="1" r:id="rIdt8sfs7u72-3o3zwiw1hpn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or the Visitor
 badge list's export.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -684,51 +684,51 @@
         <w:t xml:space="preserve">Two top-five lists: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Frequent visitors</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the people who came most often,
 with their company and visit count — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Top inviting users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the employees
 who invited the most. Frequent visitors is where a contractor who should have a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsxx6ofofthxqfo1nl4ekh">
+      <w:hyperlink w:history="1" r:id="rIdziwt64njtqmqjczue6lcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> shows up; top
 inviters is who to talk to before changing a visiting form they use daily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2362200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-insights" descr="Who keeps coming, and who keeps inviting." title="Who keeps coming, and who keeps inviting."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -798,51 +798,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting type distribution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 shows which purposes the period's visits used, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Invited vs walk-in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 splits announced from unannounced arrivals, week by week. A purpose that never
 appears here is a candidate for
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_aqkuenh3ld3moss8u3hx">
+      <w:hyperlink w:history="1" r:id="rIdl4jook5wsk5laasqujihq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">deletion</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; a rising walk-in
 share means invitations are being skipped, not that visiting is growing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3114675"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-dashboard-types" descr="Which purposes the period's visits actually used." title="Which purposes the period's visits actually used."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -901,85 +901,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The dashboard has no download. The
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdla2xcox09rynwkoa0iqqn">
+      <w:hyperlink w:history="1" r:id="rIdsyjttkskfmh5d4goq9orl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> exports one day; the
 Visitor badge list exports any period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name individuals</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beyond the two top-five lists. Person-level questions
 belong on the Visitor badge list or in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaump3dzsue2kzicbrk18v">
+      <w:hyperlink w:history="1" r:id="rIdeg09zcq3ebzht6hb0neji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a visitor's record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1435,51 +1435,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdozno3bena571b9s-n4pu6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdjovd1atvmwegmv9mg6fgg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdsxx6ofofthxqfo1nl4ekh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId_aqkuenh3ld3moss8u3hx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdla2xcox09rynwkoa0iqqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdaump3dzsue2kzicbrk18v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7fc3e8fb7876a23280be911d85419b7b7e974a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1dab2179a8d440ce311a1481005641ed507d656c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd3970811c111b4c2538ad9888c7cad397f07aed.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdykt3yygrxo8rt3osoe3mz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdt8sfs7u72-3o3zwiw1hpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdziwt64njtqmqjczue6lcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdl4jook5wsk5laasqujihq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdsyjttkskfmh5d4goq9orl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdeg09zcq3ebzht6hb0neji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7fc3e8fb7876a23280be911d85419b7b7e974a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1dab2179a8d440ce311a1481005641ed507d656c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd3970811c111b4c2538ad9888c7cad397f07aed.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Read the visitor dashboard</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>