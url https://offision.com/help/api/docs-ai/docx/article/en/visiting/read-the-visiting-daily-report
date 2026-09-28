--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Visiting daily report is one day's visitors as a table — who came, when they checked in and out, hosted by whom — downloadable as Excel or PDF. How to pick the day, choose the columns, and what each download actually contains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfselsb_zghfmmckbcipi">
+      <w:hyperlink w:history="1" r:id="rIdce0mvqxykhbcqwxb1beyb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per visitor, for one day — the sheet to hand security after an
 incident, or to file for a compliance check. Done means: the day you were asked
 about is on screen, and the file is downloaded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -314,55 +314,76 @@
         <w:t xml:space="preserve"> column header — the funnel
 icon beside the word. It is the same picker the Dashboard uses, and it sticks
 until you clear it with the cross that replaces the funnel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Choose the columns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Select columns</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> opens a panel on the right. Time, visitor and status are
-[...3 lines deleted...]
-once for the report you file regularly.</w:t>
+        <w:t xml:space="preserve"> opens a panel on the right, and there are twenty-six columns
+in it. Time, visitor and status are always shown; building, check-in and
+check-out start visible; everything else starts hidden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What starts hidden is most of the record. The visitor's own details — company,
+email, mobile, phone, job title, department, identity number, address, first and
+last name — then the colleague who invited them, with their email and staff ID,
+and finally the visit purpose, room, walk-in flag, registration code, memo and
+the two notes. The visitor and inviter fields are the same ones the visiting
+record summary email attaches, so a figure you read in that email can be found
+here under the same name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your choice and order are remembered on your account, so set it up once for the
+report you file regularly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2800350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-daily-report-columns" descr="Hidden columns wait in the Select columns panel." title="Hidden columns wait in the Select columns panel."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -385,132 +406,137 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Hidden columns wait in the Select columns panel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your saved layout resets once:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+The report used to carry fourteen columns. Adding the rest resets a layout you
+saved before — once — and the new columns arrive hidden, so the report looks the
+way it always did until you turn something on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Download it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> offers two formats, and they differ in more than file type:</w:t>
+        <w:t xml:space="preserve"> offers two formats, and both of them follow the columns you chose:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download as Excel</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — always the </w:t>
-[...10 lines deleted...]
-the ones you have hidden, one sheet named for the day.</w:t>
+        <w:t xml:space="preserve"> — your columns, in the order you arranged them, one
+sheet named for the day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download as PDF</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — a print of the table </w:t>
-[...11 lines deleted...]
-nobody else's business.</w:t>
+        <w:t xml:space="preserve"> — a print of the table as you see it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hiding a column hides it from the download too, which is what makes the memo and
+the notes safe to leave off a file somebody else will open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The button is disabled while the day is empty — an empty day downloads
 nothing, which is also how you know "no visitors" from "wrong filter".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the file and compare its last row against the footer's total. If the file
@@ -953,51 +979,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkfselsb_zghfmmckbcipi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e907320339ba700b2d2bff88e383016105d8a41c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3522e00e0ee698da7d707206e8761f1afdd36eca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdce0mvqxykhbcqwxb1beyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e907320339ba700b2d2bff88e383016105d8a41c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3522e00e0ee698da7d707206e8761f1afdd36eca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Download a day of visitor records</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>