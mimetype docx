--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdce0mvqxykhbcqwxb1beyb">
+      <w:hyperlink w:history="1" r:id="rIdiekma3sg-kapkzuig3a--">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per visitor, for one day — the sheet to hand security after an
 incident, or to file for a compliance check. Done means: the day you were asked
 about is on screen, and the file is downloaded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -979,51 +979,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdce0mvqxykhbcqwxb1beyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e907320339ba700b2d2bff88e383016105d8a41c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3522e00e0ee698da7d707206e8761f1afdd36eca.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiekma3sg-kapkzuig3a--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/955f2a914bd1e9c4332f778ab76b19a2a21a48ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d70d81479a5504210c83f9f1123a020cfab62c55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Download a day of visitor records</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>