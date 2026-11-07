--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiekma3sg-kapkzuig3a--">
+      <w:hyperlink w:history="1" r:id="rIdid58iuyqw4jmatz5tpdqb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/read-the-visiting-daily-report/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per visitor, for one day — the sheet to hand security after an
 incident, or to file for a compliance check. Done means: the day you were asked
 about is on screen, and the file is downloaded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -979,51 +979,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiekma3sg-kapkzuig3a--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/955f2a914bd1e9c4332f778ab76b19a2a21a48ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d70d81479a5504210c83f9f1123a020cfab62c55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdid58iuyqw4jmatz5tpdqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/955f2a914bd1e9c4332f778ab76b19a2a21a48ae.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d70d81479a5504210c83f9f1123a020cfab62c55.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Download a day of visitor records</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>