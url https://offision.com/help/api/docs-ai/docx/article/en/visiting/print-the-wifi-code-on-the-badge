--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId31vdaa08tqn_yeqc9odzn">
+      <w:hyperlink w:history="1" r:id="rIdvisnpxlnpei3fm_bm4npy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/print-the-wifi-code-on-the-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv_46lm9tsecm106d8huhs">
+      <w:hyperlink w:history="1" r:id="rIdvmpbx21hf3wmzp_wanetx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor WiFi entry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> must exist with a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">WiFi SSID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> filled in. The badge design is company-wide — changing it changes
 every location's badge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -263,51 +263,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The design gallery, with the photo and Wi-Fi layout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full picking walkthrough — logo first, then design, then save — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq7hy3bcevilc0nhpoxdwr">
+      <w:hyperlink w:history="1" r:id="rIdlngwd9-nynq_yhk-fvhu-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2990850" cy="1838325"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-badge-wifi-preview" descr="The WiFi block on the badge: network, username, password." title="The WiFi block on the badge: network, username, password."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -504,51 +504,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The network is a RADIUS brand.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A secured-network entry stores no
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">WiFi SSID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so there is nothing to print — visitors join the network your
 controller names. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfghc6o-2kwcprqnzcux65">
+      <w:hyperlink w:history="1" r:id="rIdyjlam_da-mn3e0m9kovr3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the WPA-Enterprise guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1077,51 +1077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId31vdaa08tqn_yeqc9odzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdv_46lm9tsecm106d8huhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdq7hy3bcevilc0nhpoxdwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdfghc6o-2kwcprqnzcux65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34767279ad7bda03411f46801a4511c9f439ac03.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f724cc849c6a412d47e96b314ad33393e3c5b1a6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvisnpxlnpei3fm_bm4npy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdvmpbx21hf3wmzp_wanetx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdlngwd9-nynq_yhk-fvhu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdyjlam_da-mn3e0m9kovr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34767279ad7bda03411f46801a4511c9f439ac03.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f724cc849c6a412d47e96b314ad33393e3c5b1a6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Print the WiFi code on the visitor badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>