--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvisnpxlnpei3fm_bm4npy">
+      <w:hyperlink w:history="1" r:id="rId4plgl4eu9zc4nljunarw1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/print-the-wifi-code-on-the-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvmpbx21hf3wmzp_wanetx">
+      <w:hyperlink w:history="1" r:id="rIddxpa8xxgmxuppvhiwvxd_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor WiFi entry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> must exist with a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">WiFi SSID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> filled in. The badge design is company-wide — changing it changes
 every location's badge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -263,51 +263,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The design gallery, with the photo and Wi-Fi layout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full picking walkthrough — logo first, then design, then save — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlngwd9-nynq_yhk-fvhu-">
+      <w:hyperlink w:history="1" r:id="rIdgar_3eeqrjitepcrijqs8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2990850" cy="1838325"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-badge-wifi-preview" descr="The WiFi block on the badge: network, username, password." title="The WiFi block on the badge: network, username, password."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -504,51 +504,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The network is a RADIUS brand.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A secured-network entry stores no
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">WiFi SSID</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so there is nothing to print — visitors join the network your
 controller names. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjlam_da-mn3e0m9kovr3">
+      <w:hyperlink w:history="1" r:id="rIdmemc8ycrgup7s5sdlr_kc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the WPA-Enterprise guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1077,51 +1077,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvisnpxlnpei3fm_bm4npy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdvmpbx21hf3wmzp_wanetx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdlngwd9-nynq_yhk-fvhu-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdyjlam_da-mn3e0m9kovr3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34767279ad7bda03411f46801a4511c9f439ac03.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f724cc849c6a412d47e96b314ad33393e3c5b1a6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4plgl4eu9zc4nljunarw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIddxpa8xxgmxuppvhiwvxd_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdgar_3eeqrjitepcrijqs8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdmemc8ycrgup7s5sdlr_kc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32d37faba865fa4ad80a4d7e6b5a166bad7ea459.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f36b1a8e42780e388bff7fba49e49445219e56a9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Print the WiFi code on the visitor badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>