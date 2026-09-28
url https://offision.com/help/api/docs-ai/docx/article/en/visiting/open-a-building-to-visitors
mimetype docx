--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsdq-_-hwtzra2a0sunzbn">
+      <w:hyperlink w:history="1" r:id="rIdjln1h3vlkqls6gawgabvx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The building — and any floors and rooms you mean to open — must already exist
 in the directory: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1vncysyegywzblefkgdhm">
+      <w:hyperlink w:history="1" r:id="rId7mkmdkado4wkhxhayz7e6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You need write access to Visitor Management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Enable visitor invitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -272,75 +272,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and it opens on the first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the rule set for visits here: whether they need
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabolrs-suwmhveiwdgflx">
+      <w:hyperlink w:history="1" r:id="rIdejbzajms66o_ynf-6eyz4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, whether
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdurrnqd4mbvlpec7mnv6p4">
+      <w:hyperlink w:history="1" r:id="rIdhh5_7yhqtvma_crum-dmw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">vehicles are registered</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, what the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqmgyvoark6ybejdqsw2h">
+      <w:hyperlink w:history="1" r:id="rId22tkx3ye0ztlowptrtmtb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">badge code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> does. Policies are shared —
 pick an existing one or add one from here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -441,51 +441,51 @@
 visitors — and only its visitors. Prefer a user group where one exists, for
 the same reason as everywhere else: a person named directly stops working the
 desk the day they change role, silently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist with no building named anywhere sees
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any reception setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead of a desk — the
 first thing to check when someone cannot open Reception. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtme19j9dokfuiki7v42xn">
+      <w:hyperlink w:history="1" r:id="rIdolw79mb9qi-kdruj_7tzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist" descr="Receptionist: the people and groups who staff this building's desk." title="Receptionist: the people and groups who staff this building's desk."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -572,51 +572,65 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Parking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — are tick lists of
 what the building already has. Whatever you tick becomes offerable when
 somebody invites a visitor: the building alone, a floor on it, or one room.
 A room chosen as a visiting location says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">where the visit is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it does not
-reserve the room.</w:t>
+reserve the room. It is also what lets a lobby screen name and draw the
+destination when that visitor checks in: a room nobody ticked here never travels
+with the visit, and the guest gets a plain confirmation instead. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6e4rstm_zcc9woo9vrzf6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening nothing here is fine. The building itself is then the only answer the
 invite form offers, which suits a site where precision inside the building
 does not matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-floors" descr="Floors: tick what visitors may be invited to. Rooms and Parking work the same way." title="Floors: tick what visitors may be invited to. Rooms and Parking work the same way."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1211,51 +1225,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsdq-_-hwtzra2a0sunzbn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId1vncysyegywzblefkgdhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdabolrs-suwmhveiwdgflx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdurrnqd4mbvlpec7mnv6p4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdhqmgyvoark6ybejdqsw2h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdtme19j9dokfuiki7v42xn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8ab33e71035a85adcfee483662c5c76d60d3139.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abd1d77a9f0c92d9e1c63c6998e941e1349a05f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02046cb9575974f208b49d970e8c958fa2c2fafb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjln1h3vlkqls6gawgabvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7mkmdkado4wkhxhayz7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdejbzajms66o_ynf-6eyz4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdhh5_7yhqtvma_crum-dmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId22tkx3ye0ztlowptrtmtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdolw79mb9qi-kdruj_7tzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId6e4rstm_zcc9woo9vrzf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8ab33e71035a85adcfee483662c5c76d60d3139.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abd1d77a9f0c92d9e1c63c6998e941e1349a05f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02046cb9575974f208b49d970e8c958fa2c2fafb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open a building to visitors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>