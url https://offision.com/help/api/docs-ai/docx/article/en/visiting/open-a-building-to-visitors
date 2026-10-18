--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,90 +42,103 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">From a building that merely exists to one guests can be invited to: enable visitor invitations, give it a visiting policy and an opening hour, name its receptionists, open its floors, rooms and parking, and know where the monthly visitor count sits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjln1h3vlkqls6gawgabvx">
+      <w:hyperlink w:history="1" r:id="rId_ztbj0xy3sep3xrxgn3iz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The building — and any floors and rooms you mean to open — must already exist
 in the directory: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7mkmdkado4wkhxhayz7e6">
+      <w:hyperlink w:history="1" r:id="rIdjrhlud_bkyakp4r6mc8h-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You need write access to Visitor Management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Enable visitor invitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -153,63 +166,50 @@
       <w:r>
         <w:t xml:space="preserve"> — press it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same panel is where a building is later taken back out of service:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Disable visitor invitations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, at the bottom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Give it a policy and an opening hour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">With the building enabled, press </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on its panel. The dialog's settings
 are split into pages down the left — </w:t>
       </w:r>
       <w:r>
@@ -272,75 +272,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and it opens on the first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the rule set for visits here: whether they need
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejbzajms66o_ynf-6eyz4">
+      <w:hyperlink w:history="1" r:id="rIdwpg-trfkjswtlmfyxdrb0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, whether
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhh5_7yhqtvma_crum-dmw">
+      <w:hyperlink w:history="1" r:id="rIdq83ln99gjdkuhajypnndf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">vehicles are registered</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, what the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId22tkx3ye0ztlowptrtmtb">
+      <w:hyperlink w:history="1" r:id="rId12dnjackohmpa2-jw9fwo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">badge code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> does. Policies are shared —
 pick an existing one or add one from here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -396,96 +396,185 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Settings: the visiting policy and the opening hour, with the resulting time zone spelled out underneath.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On the same </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> selects </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. With Specify, choose at least one </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific purposes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> entry. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Default purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> can be one of those offered, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No default</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. A sole available purpose is selected automatically; with several and no default the employee chooses. Save, then open an invitation for this building and check its list and initial selection. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmysqimgca9tpddkq0emoa">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Building defaults and deleting purposes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Name the receptionists</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the second page, takes people and user groups together.
 Everyone named here can open this building's desk in the app and sees its
 visitors — and only its visitors. Prefer a user group where one exists, for
 the same reason as everywhere else: a person named directly stops working the
 desk the day they change role, silently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist with no building named anywhere sees
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any reception setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead of a desk — the
 first thing to check when someone cannot open Reception. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolw79mb9qi-kdruj_7tzf">
+      <w:hyperlink w:history="1" r:id="rIdtqyymtwi9-vzdc27szom0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist" descr="Receptionist: the people and groups who staff this building's desk." title="Receptionist: the people and groups who staff this building's desk."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -577,51 +666,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Parking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — are tick lists of
 what the building already has. Whatever you tick becomes offerable when
 somebody invites a visitor: the building alone, a floor on it, or one room.
 A room chosen as a visiting location says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">where the visit is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it does not
 reserve the room. It is also what lets a lobby screen name and draw the
 destination when that visitor checks in: a room nobody ticked here never travels
 with the visit, and the guest gets a plain confirmation instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6e4rstm_zcc9woo9vrzf6">
+      <w:hyperlink w:history="1" r:id="rIdwew-_bmldhh_1nbszp52d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening nothing here is fine. The building itself is then the only answer the
 invite form offers, which suits a site where precision inside the building
 does not matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -1225,51 +1314,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjln1h3vlkqls6gawgabvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rId7mkmdkado4wkhxhayz7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdejbzajms66o_ynf-6eyz4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdhh5_7yhqtvma_crum-dmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId22tkx3ye0ztlowptrtmtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdolw79mb9qi-kdruj_7tzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rId6e4rstm_zcc9woo9vrzf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f8ab33e71035a85adcfee483662c5c76d60d3139.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6abd1d77a9f0c92d9e1c63c6998e941e1349a05f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02046cb9575974f208b49d970e8c958fa2c2fafb.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ztbj0xy3sep3xrxgn3iz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdjrhlud_bkyakp4r6mc8h-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdwpg-trfkjswtlmfyxdrb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdq83ln99gjdkuhajypnndf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId12dnjackohmpa2-jw9fwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdmysqimgca9tpddkq0emoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdtqyymtwi9-vzdc27szom0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdwew-_bmldhh_1nbszp52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/454308ed1a1b0a996aa14091e6cac63503e0b7a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5abe4e9c922fc03a174d05571128ce6ea5ff8e46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20dba782987cf68e491ecb6f94f79b12278161b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open a building to visitors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>