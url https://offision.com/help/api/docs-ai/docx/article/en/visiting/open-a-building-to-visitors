--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ztbj0xy3sep3xrxgn3iz">
+      <w:hyperlink w:history="1" r:id="rIdnm3ooe1-hsjc3rgrq6uie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/open-a-building-to-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The building — and any floors and rooms you mean to open — must already exist
 in the directory: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjrhlud_bkyakp4r6mc8h-">
+      <w:hyperlink w:history="1" r:id="rIdcgspnjf6h4bra4s9phuu_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 You need write access to Visitor Management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Enable visitor invitations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -272,75 +272,75 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and it opens on the first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting policy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the rule set for visits here: whether they need
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpg-trfkjswtlmfyxdrb0">
+      <w:hyperlink w:history="1" r:id="rIdosw428mq3exk9flp1qu-d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, whether
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq83ln99gjdkuhajypnndf">
+      <w:hyperlink w:history="1" r:id="rIdaagpxjgmvlp5yh5dad48l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">vehicles are registered</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, what the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12dnjackohmpa2-jw9fwo">
+      <w:hyperlink w:history="1" r:id="rId0n2x7zew-byrsw5qbln7g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">badge code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> does. Policies are shared —
 pick an existing one or add one from here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -471,51 +471,51 @@
         <w:t xml:space="preserve">Specific purposes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> entry. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Default purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be one of those offered, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No default</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A sole available purpose is selected automatically; with several and no default the employee chooses. Save, then open an invitation for this building and check its list and initial selection. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmysqimgca9tpddkq0emoa">
+      <w:hyperlink w:history="1" r:id="rIdfbqydj6fcip2_95zwsscn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Building defaults and deleting purposes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Name the receptionists</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -530,51 +530,51 @@
 visitors — and only its visitors. Prefer a user group where one exists, for
 the same reason as everywhere else: a person named directly stops working the
 desk the day they change role, silently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A receptionist with no building named anywhere sees
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You have not been assigned to any reception setting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> instead of a desk — the
 first thing to check when someone cannot open Reception. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqyymtwi9-vzdc27szom0">
+      <w:hyperlink w:history="1" r:id="rIdihgnzh7qkcckxg1ywzozz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to your reception desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visiting-location-form-receptionist" descr="Receptionist: the people and groups who staff this building's desk." title="Receptionist: the people and groups who staff this building's desk."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -666,51 +666,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Parking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — are tick lists of
 what the building already has. Whatever you tick becomes offerable when
 somebody invites a visitor: the building alone, a floor on it, or one room.
 A room chosen as a visiting location says </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">where the visit is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it does not
 reserve the room. It is also what lets a lobby screen name and draw the
 destination when that visitor checks in: a room nobody ticked here never travels
 with the visit, and the guest gets a plain confirmation instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwew-_bmldhh_1nbszp52d">
+      <w:hyperlink w:history="1" r:id="rIdwgwbbfcnswuygkfugbxaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening nothing here is fine. The building itself is then the only answer the
 invite form offers, which suits a site where precision inside the building
 does not matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -1314,51 +1314,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_ztbj0xy3sep3xrxgn3iz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdjrhlud_bkyakp4r6mc8h-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdwpg-trfkjswtlmfyxdrb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdq83ln99gjdkuhajypnndf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId12dnjackohmpa2-jw9fwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdmysqimgca9tpddkq0emoa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdtqyymtwi9-vzdc27szom0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdwew-_bmldhh_1nbszp52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/454308ed1a1b0a996aa14091e6cac63503e0b7a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5abe4e9c922fc03a174d05571128ce6ea5ff8e46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20dba782987cf68e491ecb6f94f79b12278161b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnm3ooe1-hsjc3rgrq6uie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdcgspnjf6h4bra4s9phuu_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdosw428mq3exk9flp1qu-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdaagpxjgmvlp5yh5dad48l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rId0n2x7zew-byrsw5qbln7g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rIdfbqydj6fcip2_95zwsscn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdihgnzh7qkcckxg1ywzozz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/sign-in-to-your-reception-desk/" TargetMode="External"/><Relationship Id="rIdwgwbbfcnswuygkfugbxaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/454308ed1a1b0a996aa14091e6cac63503e0b7a3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5abe4e9c922fc03a174d05571128ce6ea5ff8e46.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d20dba782987cf68e491ecb6f94f79b12278161b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open a building to visitors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>