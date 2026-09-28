--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhoakygigmmbxoj7o5mala">
+      <w:hyperlink w:history="1" r:id="rIdr88k5tss3f4o6uptjlmvj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three things are decided on the list rather than inside the editor: which
 purpose an employee gets without choosing, how to copy one that is nearly right,
 and what happens to visits that are already booked when the purpose they were
 made under goes away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -894,51 +894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhoakygigmmbxoj7o5mala" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a80e1a3946154e8c7cd6f8d3dc8ed8eaf1ffe05e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr88k5tss3f4o6uptjlmvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a80e1a3946154e8c7cd6f8d3dc8ed8eaf1ffe05e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Make a purpose the default, or delete one</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>