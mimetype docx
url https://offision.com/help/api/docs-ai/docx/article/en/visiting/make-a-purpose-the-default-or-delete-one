--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,459 +26,584 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make a purpose the default, or delete one</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Which purpose is pre-selected on every invitation, how to copy one instead of building it again, and what happens to visits that are still ahead when the purpose they were made under is deleted.</w:t>
+        <w:t xml:space="preserve">Choose the visiting purposes and default offered by each building, duplicate a purpose, and handle upcoming visits and cleared defaults when deleting one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr88k5tss3f4o6uptjlmvj">
+      <w:hyperlink w:history="1" r:id="rId1byqu9n_vwqeoozdi4rfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Three things are decided on the list rather than inside the editor: which
-[...2 lines deleted...]
-made under goes away.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before you start:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+You need write access to Visitor Management and a building </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdphons6-7tkd5yfiotfrzg">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">open to visitors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Create the </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgw0-4-1cldjopynw6ucuf">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">visiting purposes and their forms</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Choose the building's purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...9 lines deleted...]
-exists.</w:t>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting location</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, select the building and choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. On </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, set </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. With </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, select at least one </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific purposes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> entry. This determines which purposes are offered at that building; editing the questions remains on Visiting purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Open the purpose's panel</w:t>
+        <w:t xml:space="preserve">2. Choose its default</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Selecting a row on </w:t>
-[...21 lines deleted...]
-which purpose is the pre-selected one without opening anything.</w:t>
+        <w:t xml:space="preserve">Set </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Default purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to one of the building's offered purposes, or choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No default</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, then save. With several purposes and no default, the person inviting or registering a visitor must choose. If only one purpose is available, it is selected automatically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When an invitation includes several buildings, a purpose is pre-selected only when every building agrees on the same available default. Otherwise choose an offered purpose explicitly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The old </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Set as default</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> action on a purpose's detail panel has been removed. Configure each building instead. Buildings not yet configured retain the previous default where it is still available; explicitly choosing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No default</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> stops that fallback.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4162425" cy="7429500"/>
+            <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="visiting-purpose-detail" descr="The detail panel, with Set as default beside Edit and Duplicate." title="The detail panel, with Set as default beside Edit and Duplicate."/>
+            <wp:docPr id="1" name="visiting-building-purposes" descr="The building's Settings page chooses offered visiting purposes and a default from that list." title="The building's Settings page chooses offered visiting purposes and a default from that list."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4162425" cy="7429500"/>
+                      <a:ext cx="5715000" cy="4914900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The detail panel, with Set as default beside Edit and Duplicate.</w:t>
+        <w:t xml:space="preserve">The building's Settings page chooses offered visiting purposes and a default from that list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Duplicate a purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, select a row and choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duplicate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Adjust the name and questions, save, then check that the copy is offered in the intended buildings. A building using </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may need its list updated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-type (Visiting purpose)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...54 lines deleted...]
-      </w:r>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4181475" cy="7429500"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visiting-purpose-detail" descr="The purpose detail panel offers Edit and Duplicate; building defaults are configured on the building." title="The purpose detail panel offers Edit and Duplicate; building defaults are configured on the building."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4181475" cy="7429500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-a spreadsheet import cannot address it until you give it one.</w:t>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose detail panel offers Edit and Duplicate; building defaults are configured on the building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Delete a purpose, and move the visits it still has</w:t>
+        <w:t xml:space="preserve">4. Delete a purpose and handle upcoming visits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The default purpose cannot be deleted at all — </w:t>
-[...4 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">Select its row on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visiting purpose</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The former </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cannot delete default</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — so
-promote another one first if you want it gone.</w:t>
+        <w:t xml:space="preserve"> restriction no longer applies. Deleting a building's default clears that selection; choose a replacement on the building afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Deleting a purpose that still has visits ahead of it does not just delete it. A
-[...28 lines deleted...]
-and those visits carry on under the new purpose.</w:t>
+        <w:t xml:space="preserve">If the purpose still has upcoming visits, the confirmation lets you move them to another purpose. Check that the replacement is suitable for their locations and questions. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete without moving</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> leaves affected visits unable to check in or be edited. Past visits are never moved and keep their original purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Delete without moving</w:t>
-[...14 lines deleted...]
-the dialog exists, so read the count before choosing it.</w:t>
+        <w:t xml:space="preserve">A moved visit answers the new purpose's questions:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+The date, host and visitor remain. At check-in or edit, the visit must satisfy the replacement purpose's form, including any additional required details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. Verify each building</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Only visits that have not finished and are not cancelled are counted. </w:t>
-[...60 lines deleted...]
-unchanged.</w:t>
+        <w:t xml:space="preserve">Open a new invitation or walk-in registration for each affected building. Confirm the offered list and initial selection. After deleting or restricting a purpose, return to the building and replace any cleared default. Check migrated visits under the replacement purpose.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -894,51 +1019,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr88k5tss3f4o6uptjlmvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a80e1a3946154e8c7cd6f8d3dc8ed8eaf1ffe05e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1byqu9n_vwqeoozdi4rfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdphons6-7tkd5yfiotfrzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdgw0-4-1cldjopynw6ucuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/443c484ba27238c1d121a0a20ede3fcd1dc7740b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f69a9bc6c9a225bf91c5f90f1058fb12d8ed416.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Make a purpose the default, or delete one</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>