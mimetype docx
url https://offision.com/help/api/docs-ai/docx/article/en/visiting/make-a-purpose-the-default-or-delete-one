--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1byqu9n_vwqeoozdi4rfs">
+      <w:hyperlink w:history="1" r:id="rIdbapurmmmisjuiubbs406x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visiting-location (Visiting location)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need write access to Visitor Management and a building </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphons6-7tkd5yfiotfrzg">
+      <w:hyperlink w:history="1" r:id="rId1hzrlgbr6oegxbe1jjozp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">open to visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Create the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgw0-4-1cldjopynw6ucuf">
+      <w:hyperlink w:history="1" r:id="rIdohnap185favyy11atzgf4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">visiting purposes and their forms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Choose the building's purposes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
@@ -1019,51 +1019,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1byqu9n_vwqeoozdi4rfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rIdphons6-7tkd5yfiotfrzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdgw0-4-1cldjopynw6ucuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/443c484ba27238c1d121a0a20ede3fcd1dc7740b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f69a9bc6c9a225bf91c5f90f1058fb12d8ed416.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbapurmmmisjuiubbs406x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/make-a-purpose-the-default-or-delete-one/" TargetMode="External"/><Relationship Id="rId1hzrlgbr6oegxbe1jjozp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-building-to-visitors/" TargetMode="External"/><Relationship Id="rIdohnap185favyy11atzgf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/443c484ba27238c1d121a0a20ede3fcd1dc7740b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f69a9bc6c9a225bf91c5f90f1058fb12d8ed416.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Make a purpose the default, or delete one</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>