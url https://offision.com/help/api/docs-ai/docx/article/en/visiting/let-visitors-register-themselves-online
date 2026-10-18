--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoqvccmfq1c6379pvqet3o">
+      <w:hyperlink w:history="1" r:id="rIdfwagg3i8801jzhv4ek-p5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/let-visitors-register-themselves-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who arrives without an invitation can register on their own phone
 instead of queueing at the desk. They scan a code, answer the same questions a
 receptionist would have typed for them, and are admitted as they submit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -230,51 +230,51 @@
         <w:t xml:space="preserve">Turning it on reveals the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self-registation page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> address, a button
 that opens it, and a button that downloads its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. That code is the
 whole distribution method: print it for the lobby, or put it on a lobby screen —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2zvwgordcn1k7dqxzi6fn">
+      <w:hyperlink w:history="1" r:id="rId9ju8qcjk2itzrfret6ly3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 whose walk-in QR widget draws the same code and rotates it for you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Decide what the visitor may choose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -700,97 +700,97 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visiting purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decides which details are compulsory, whether a photo
 is taken, which terms are shown, and which surveys are answered — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcvyvy1omspys_l01d_0g">
+      <w:hyperlink w:history="1" r:id="rId1hu2ctbz8tv6j8ftlbjfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The terms shown
 here are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self-registration terms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not the pre-registration ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visiting form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> adds your own questions — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0xfprr35htawludl7erj7">
+      <w:hyperlink w:history="1" r:id="rIdwluntnzacu7zwzie2e1y_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A field reaches this
 screen only with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Enable input in visitor walk-in form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -892,51 +892,51 @@
       <w:r>
         <w:t xml:space="preserve"> — their own details, the vehicle section, and
 your visiting-form questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take a photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — only where the purpose asks for one. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfcnpzcdu_pkfclbsryy5p">
+      <w:hyperlink w:history="1" r:id="rIdbovfvmkcgxs1toq7-osj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The visitor photo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1159,83 +1159,83 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not pre-registration.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the link an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">invited</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visitor opens
 from their badge email, and it asks a different set: their details, the terms
 and any survey, but none of your visiting-form questions. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ljz0o8d9g8gf8n_9qay5">
+      <w:hyperlink w:history="1" r:id="rIdsgmdes7-2nqjzp30s5z6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">When a visitor badge starts and stops working</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not shorten a repeat visitor's form.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is what a long-term badge
 does — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4x_5kfn25mvexyqplyi7q">
+      <w:hyperlink w:history="1" r:id="rIdvxk58jk_dyexei_arjg4o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1666,51 +1666,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoqvccmfq1c6379pvqet3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rId2zvwgordcn1k7dqxzi6fn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdbcvyvy1omspys_l01d_0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rId0xfprr35htawludl7erj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdfcnpzcdu_pkfclbsryy5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rId3ljz0o8d9g8gf8n_9qay5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId4x_5kfn25mvexyqplyi7q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/363b5eebe6b94946273668eac53071f613172376.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a239af3058abfbb27dde2e0388159f6600de502.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0e7c0f78cb31d64c49bd3f55e72cdac51be763c1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfwagg3i8801jzhv4ek-p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rId9ju8qcjk2itzrfret6ly3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId1hu2ctbz8tv6j8ftlbjfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdwluntnzacu7zwzie2e1y_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdbovfvmkcgxs1toq7-osj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdsgmdes7-2nqjzp30s5z6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdvxk58jk_dyexei_arjg4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce3d0ae2512868478779902499cd59c11cb92d86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8136f24d1bae4dbb41c221d035d3eef818a58614.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d121d27ea97c0f4195f2b1b1a13069879e884a5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let visitors register themselves on arrival</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>