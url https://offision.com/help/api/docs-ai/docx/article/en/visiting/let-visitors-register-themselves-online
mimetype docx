--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwagg3i8801jzhv4ek-p5">
+      <w:hyperlink w:history="1" r:id="rIdsspzxsrr-xbyzhskp7nht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/let-visitors-register-themselves-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who arrives without an invitation can register on their own phone
 instead of queueing at the desk. They scan a code, answer the same questions a
 receptionist would have typed for them, and are admitted as they submit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -230,51 +230,51 @@
         <w:t xml:space="preserve">Turning it on reveals the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self-registation page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> address, a button
 that opens it, and a button that downloads its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. That code is the
 whole distribution method: print it for the lobby, or put it on a lobby screen —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ju8qcjk2itzrfret6ly3">
+      <w:hyperlink w:history="1" r:id="rId2wkiosunfeh-mh65ck67o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 whose walk-in QR widget draws the same code and rotates it for you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Decide what the visitor may choose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -700,97 +700,97 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visiting purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decides which details are compulsory, whether a photo
 is taken, which terms are shown, and which surveys are answered — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hu2ctbz8tv6j8ftlbjfb">
+      <w:hyperlink w:history="1" r:id="rIdmae5qlexqj4l-osvk6wz6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a visiting purpose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The terms shown
 here are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self-registration terms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not the pre-registration ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visiting form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> adds your own questions — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwluntnzacu7zwzie2e1y_">
+      <w:hyperlink w:history="1" r:id="rIdg3ok7z6ubp_oh77qs6gxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A field reaches this
 screen only with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Enable input in visitor walk-in form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -892,51 +892,51 @@
       <w:r>
         <w:t xml:space="preserve"> — their own details, the vehicle section, and
 your visiting-form questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Take a photo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — only where the purpose asks for one. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbovfvmkcgxs1toq7-osj_">
+      <w:hyperlink w:history="1" r:id="rIdcljniwzgznh5zprcbugod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The visitor photo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1159,83 +1159,83 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not pre-registration.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the link an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">invited</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> visitor opens
 from their badge email, and it asks a different set: their details, the terms
 and any survey, but none of your visiting-form questions. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsgmdes7-2nqjzp30s5z6k">
+      <w:hyperlink w:history="1" r:id="rIdyu2ri8oeudmpp5vvy-rto">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">When a visitor badge starts and stops working</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not shorten a repeat visitor's form.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is what a long-term badge
 does — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvxk58jk_dyexei_arjg4o">
+      <w:hyperlink w:history="1" r:id="rIdu5grtztmxhtvqrq5ezqcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1666,51 +1666,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfwagg3i8801jzhv4ek-p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rId9ju8qcjk2itzrfret6ly3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId1hu2ctbz8tv6j8ftlbjfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdwluntnzacu7zwzie2e1y_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdbovfvmkcgxs1toq7-osj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdsgmdes7-2nqjzp30s5z6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdvxk58jk_dyexei_arjg4o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce3d0ae2512868478779902499cd59c11cb92d86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8136f24d1bae4dbb41c221d035d3eef818a58614.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d121d27ea97c0f4195f2b1b1a13069879e884a5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsspzxsrr-xbyzhskp7nht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/let-visitors-register-themselves-online/" TargetMode="External"/><Relationship Id="rId2wkiosunfeh-mh65ck67o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdmae5qlexqj4l-osvk6wz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-visiting-purpose/" TargetMode="External"/><Relationship Id="rIdg3ok7z6ubp_oh77qs6gxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting-form-reference/" TargetMode="External"/><Relationship Id="rIdcljniwzgznh5zprcbugod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-visitor-photo/" TargetMode="External"/><Relationship Id="rIdyu2ri8oeudmpp5vvy-rto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdu5grtztmxhtvqrq5ezqcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce3d0ae2512868478779902499cd59c11cb92d86.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8136f24d1bae4dbb41c221d035d3eef818a58614.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d121d27ea97c0f4195f2b1b1a13069879e884a5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let visitors register themselves on arrival</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>