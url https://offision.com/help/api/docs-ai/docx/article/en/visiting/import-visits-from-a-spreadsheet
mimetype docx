--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,85 +52,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbrxhr6p9hjuk5-lzjs9w">
+      <w:hyperlink w:history="1" r:id="rIdiphwstmqeytyhba_sxcig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/import-visits-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per visitor, one file for the whole delegation: the Invitation
 calendar's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes an Excel sheet and creates the visits — invitations,
 approval, badges and check-in all behave exactly as if each visit had been
 created by hand. It is the way to load a conference's guest list, and to bring
 your scheduled visits with you when
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkeanbhhnu0qqkvgo8j4s4">
+      <w:hyperlink w:history="1" r:id="rId74cuqf1px3eezj6okmzbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">moving in from another system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need write access to visitor management. Locations are named in the sheet by
@@ -1995,51 +1995,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">This country code is not enabled in the visitor management settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The number's country is not in your accepted list — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpnx6dlrhgwdva6ww6r1ef">
+            <w:hyperlink w:history="1" r:id="rIdqa0yksvciaabe9u3wxhi6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">add it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2235,64 +2235,64 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">… could not be created.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those rows go back
 into the sheet for another pass; everything else is already in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The new visits are on the Invitation calendar behind the dialog. From here they
 are ordinary visits: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzforrexs7cmx6bgnslja-">
+      <w:hyperlink w:history="1" r:id="rIdxwhgt3hw0gldj5x3ivjqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 runs where your rules require it, invitations go out on approval, and the
 visitor arrives at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xnljwmhqzk8qfzjuk00q">
+      <w:hyperlink w:history="1" r:id="rId15tygbc_n-w-u0b5oytkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> like any other
 guest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2332,51 +2332,51 @@
         <w:t xml:space="preserve"> and
 long-term badge holders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The app-side group invite.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Employees inviting their own guests have an
 Import on the invitation form in the Offision app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp2a0e_fxc6oyfovbl0uwz">
+      <w:hyperlink w:history="1" r:id="rIdzyq6n-ionbonfv8nwbr8p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2801,51 +2801,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbrxhr6p9hjuk5-lzjs9w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdkeanbhhnu0qqkvgo8j4s4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdpnx6dlrhgwdva6ww6r1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdzforrexs7cmx6bgnslja-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId5xnljwmhqzk8qfzjuk00q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdp2a0e_fxc6oyfovbl0uwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d8179b9d6c195bfa3d4b164e644d97883b85cfc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96beecf7d1c6ab78870fc1f5c2c0aa9dc2da15e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb14326df6d56ac68ebe61c6e22a85901e028bed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8fbc1d0ac5aed63ea1ca807314f44316c36779.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f5198f2150b9b6b2f68022d7ec14b45301fd1d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4bbb903bdfe44e251674905909f4e4548d21daa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82328673f978fca8b84e2285c82ea112cfccc661.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiphwstmqeytyhba_sxcig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId74cuqf1px3eezj6okmzbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdqa0yksvciaabe9u3wxhi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdxwhgt3hw0gldj5x3ivjqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId15tygbc_n-w-u0b5oytkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdzyq6n-ionbonfv8nwbr8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cabb9ab8e3544f6a6d8a68b2a3005c90f951d7e0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96beecf7d1c6ab78870fc1f5c2c0aa9dc2da15e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb14326df6d56ac68ebe61c6e22a85901e028bed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8fbc1d0ac5aed63ea1ca807314f44316c36779.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f5198f2150b9b6b2f68022d7ec14b45301fd1d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4bbb903bdfe44e251674905909f4e4548d21daa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82328673f978fca8b84e2285c82ea112cfccc661.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Import visits from a spreadsheet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>