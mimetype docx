--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,85 +52,85 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiphwstmqeytyhba_sxcig">
+      <w:hyperlink w:history="1" r:id="rIdxdfqquwawowvy8xpnwdpr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/import-visits-from-a-spreadsheet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One row per visitor, one file for the whole delegation: the Invitation
 calendar's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes an Excel sheet and creates the visits — invitations,
 approval, badges and check-in all behave exactly as if each visit had been
 created by hand. It is the way to load a conference's guest list, and to bring
 your scheduled visits with you when
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId74cuqf1px3eezj6okmzbg">
+      <w:hyperlink w:history="1" r:id="rIdakrndfqg-i_p3pyuy_bdq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">moving in from another system</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need write access to visitor management. Locations are named in the sheet by
@@ -1995,51 +1995,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">This country code is not enabled in the visitor management settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The number's country is not in your accepted list — </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdqa0yksvciaabe9u3wxhi6">
+            <w:hyperlink w:history="1" r:id="rId_0gz3ylt2lxbvdfsly4-b">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">add it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -2235,64 +2235,64 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">… could not be created.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those rows go back
 into the sheet for another pass; everything else is already in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The new visits are on the Invitation calendar behind the dialog. From here they
 are ordinary visits: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxwhgt3hw0gldj5x3ivjqs">
+      <w:hyperlink w:history="1" r:id="rIdtmayyfbu10x0punbqfyli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">approval</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 runs where your rules require it, invitations go out on approval, and the
 visitor arrives at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15tygbc_n-w-u0b5oytkw">
+      <w:hyperlink w:history="1" r:id="rIdr-8bgrrksimldepxmesfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> like any other
 guest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2332,51 +2332,51 @@
         <w:t xml:space="preserve"> and
 long-term badge holders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The app-side group invite.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Employees inviting their own guests have an
 Import on the invitation form in the Offision app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyq6n-ionbonfv8nwbr8p">
+      <w:hyperlink w:history="1" r:id="rIdk4slaizefbzthrzidz4ql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2801,51 +2801,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiphwstmqeytyhba_sxcig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId74cuqf1px3eezj6okmzbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdqa0yksvciaabe9u3wxhi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdxwhgt3hw0gldj5x3ivjqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rId15tygbc_n-w-u0b5oytkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdzyq6n-ionbonfv8nwbr8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cabb9ab8e3544f6a6d8a68b2a3005c90f951d7e0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96beecf7d1c6ab78870fc1f5c2c0aa9dc2da15e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb14326df6d56ac68ebe61c6e22a85901e028bed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f8fbc1d0ac5aed63ea1ca807314f44316c36779.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0f5198f2150b9b6b2f68022d7ec14b45301fd1d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4bbb903bdfe44e251674905909f4e4548d21daa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82328673f978fca8b84e2285c82ea112cfccc661.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxdfqquwawowvy8xpnwdpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdakrndfqg-i_p3pyuy_bdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId_0gz3ylt2lxbvdfsly4-b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-a-country-code-for-visitor-invitations/" TargetMode="External"/><Relationship Id="rIdtmayyfbu10x0punbqfyli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../require-approval-before-a-visitor-is-invited/" TargetMode="External"/><Relationship Id="rIdr-8bgrrksimldepxmesfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../register-a-walk-in-visitor/" TargetMode="External"/><Relationship Id="rIdk4slaizefbzthrzidz4ql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/654b6bb88024578d6cded7c9c245a3662b212505.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a96af8ceeb945a6354fcc05b679dc4040e25fece.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43681322342e6bbc13172c747041264a85e8cef2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3bdbf22439463c24f7f8bc4c5b249782388c779.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5fdb7aea90cbbca5b7278443d1d94989ab5c0dd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b802682b4bf7846da0c1064f290ec9d043f92dc7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e856402fdd610c04113c1242c5bbb2b84061e01.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Import visits from a spreadsheet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>