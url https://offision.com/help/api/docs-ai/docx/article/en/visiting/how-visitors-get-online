--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1ep30iuet1d4cpb7ucxzk">
+      <w:hyperlink w:history="1" r:id="rIdh_qpxmn-0bw-iew5k5fkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/how-visitors-get-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The WiFi password printed on a visitor badge is not your network's password. It
 is a code created for that one visit at the moment the visitor checks in, and it
 stops working the moment they check out — or their visit period ends. That is
 what makes it safe to hand out on paper: nobody is walking away with a shared
 password, and nobody in IT resets anything when they leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -140,50 +140,112 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The visitor joins the guest WiFi with the passcode printed on their badge at check-in — and the passcode stops working at check-out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2990850" cy="1838325"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visitor-badge-wifi-preview" descr="The badge as it prints — the Wi-Fi block carries the code for this visit alone." title="The badge as it prints — the Wi-Fi block carries the code for this visit alone."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2990850" cy="1838325"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The badge as it prints — the Wi-Fi block carries the code for this visit alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two doors, one check</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each guest network is one entry on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor WiFi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, and its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -198,84 +260,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A secured network</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (the Cisco, Unifi, TP-Link, Ruckus and Generic brands) —
 the network itself asks for a username and password, and the visitor types
 the details from their badge into the ordinary Wi-Fi join dialog. Your access
 points check them with Offision. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbuiqgvg9pxgwde10r2tf">
+      <w:hyperlink w:history="1" r:id="rIdot3rymf4lzeu9pv3rnoqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the WPA-Enterprise guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A WiFi login page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (the Ruckus Cloudpath brand) — the visitor joins an open
 network and a branded page appears in their browser asking for the same
 details. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6tjbrv1w3kcx9zfdaui8">
+      <w:hyperlink w:history="1" r:id="rIdjgn3z07zsf0ozglcs6rzd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the login page guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way it is the same check: does this belong to a visitor who is checked in
 right now, inside their visit period?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -395,110 +457,172 @@
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile number</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. One choice drives everything: the login
 page asks for it, the network checks it, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdliapds1dzgvsuyigqfnek">
+      <w:hyperlink w:history="1" r:id="rIdharubgk4kxvsjndcmdelq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the badge prints it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visitor-wifi-radius-basic" descr="An entry's sign-in rules — the Username type and Password type a visitor is checked on." title="An entry's sign-in rules — the Username type and Password type a visitor is checked on."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An entry's sign-in rules — the Username type and Password type a visitor is checked on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where each network applies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An entry can be linked to buildings and visiting purposes; left empty, it covers
 all of them. The badge prints the network for the building the visit is in, so
 two offices can run two different guest networks without anyone choosing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A secured-network entry prints no network name on the badge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the network
 is named on your controller, not in Offision. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbu0sw-1iycjvhzq1c9h2y">
+      <w:hyperlink w:history="1" r:id="rIdx5tn4y87bdxms2fvpuahs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what the badge can print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -508,51 +632,51 @@
         <w:t xml:space="preserve"> The credentials only exist
 once the visitor checks in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The signage Wi-Fi QR widget is separate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it can share any network you
 type into it, visitor or not. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiljhlfhxzqj6hsbqvj7cm">
+      <w:hyperlink w:history="1" r:id="rIdqwil6e8d4xkjwmnvetnn1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons and QR codes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1015,51 +1139,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1ep30iuet1d4cpb7ucxzk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdgbuiqgvg9pxgwde10r2tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdy6tjbrv1w3kcx9zfdaui8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdliapds1dzgvsuyigqfnek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdbu0sw-1iycjvhzq1c9h2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdiljhlfhxzqj6hsbqvj7cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cba58613f5e6f54baa779bbd91ced1d6f4a55e6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh_qpxmn-0bw-iew5k5fkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdot3rymf4lzeu9pv3rnoqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdjgn3z07zsf0ozglcs6rzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdharubgk4kxvsjndcmdelq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdx5tn4y87bdxms2fvpuahs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdqwil6e8d4xkjwmnvetnn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cba58613f5e6f54baa779bbd91ced1d6f4a55e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f724cc849c6a412d47e96b314ad33393e3c5b1a6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95811d54105d5e1cff95c9c540a3e72c65707a93.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How visitors get online, and why the code on their badge is safe to print</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>