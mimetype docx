--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh_qpxmn-0bw-iew5k5fkq">
+      <w:hyperlink w:history="1" r:id="rIde1oo8jkz3_am7mv8exsf5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/how-visitors-get-online/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The WiFi password printed on a visitor badge is not your network's password. It
 is a code created for that one visit at the moment the visitor checks in, and it
 stops working the moment they check out — or their visit period ends. That is
 what makes it safe to hand out on paper: nobody is walking away with a shared
 password, and nobody in IT resets anything when they leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -260,84 +260,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A secured network</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (the Cisco, Unifi, TP-Link, Ruckus and Generic brands) —
 the network itself asks for a username and password, and the visitor types
 the details from their badge into the ordinary Wi-Fi join dialog. Your access
 points check them with Offision. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdot3rymf4lzeu9pv3rnoqu">
+      <w:hyperlink w:history="1" r:id="rIddq3qfxvnmbqhuuyxcjdwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the WPA-Enterprise guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A WiFi login page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (the Ruckus Cloudpath brand) — the visitor joins an open
 network and a branded page appears in their browser asking for the same
 details. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgn3z07zsf0ozglcs6rzd">
+      <w:hyperlink w:history="1" r:id="rIdmo6jvqcslhnpdqpzmemdx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the login page guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way it is the same check: does this belong to a visitor who is checked in
 right now, inside their visit period?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -457,51 +457,51 @@
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mobile number</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. One choice drives everything: the login
 page asks for it, the network checks it, and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdharubgk4kxvsjndcmdelq">
+      <w:hyperlink w:history="1" r:id="rIdrznsl2_1x6djtxusadqmr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the badge prints it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-wifi-radius-basic" descr="An entry's sign-in rules — the Username type and Password type a visitor is checked on." title="An entry's sign-in rules — the Username type and Password type a visitor is checked on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -578,51 +578,51 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A secured-network entry prints no network name on the badge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the network
 is named on your controller, not in Offision. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx5tn4y87bdxms2fvpuahs">
+      <w:hyperlink w:history="1" r:id="rIdaplw9mw1bwtgb1lfpwcke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what the badge can print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -632,51 +632,51 @@
         <w:t xml:space="preserve"> The credentials only exist
 once the visitor checks in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The signage Wi-Fi QR widget is separate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it can share any network you
 type into it, visitor or not. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwil6e8d4xkjwmnvetnn1">
+      <w:hyperlink w:history="1" r:id="rIdn2jx6cf7st6n4qxaas7e4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons and QR codes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1139,51 +1139,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh_qpxmn-0bw-iew5k5fkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIdot3rymf4lzeu9pv3rnoqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdjgn3z07zsf0ozglcs6rzd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdharubgk4kxvsjndcmdelq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdx5tn4y87bdxms2fvpuahs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdqwil6e8d4xkjwmnvetnn1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3cba58613f5e6f54baa779bbd91ced1d6f4a55e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f724cc849c6a412d47e96b314ad33393e3c5b1a6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95811d54105d5e1cff95c9c540a3e72c65707a93.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde1oo8jkz3_am7mv8exsf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/how-visitors-get-online/" TargetMode="External"/><Relationship Id="rIddq3qfxvnmbqhuuyxcjdwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-radius-visitor-wifi/" TargetMode="External"/><Relationship Id="rIdmo6jvqcslhnpdqpzmemdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-the-wifi-login-page/" TargetMode="External"/><Relationship Id="rIdrznsl2_1x6djtxusadqmr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdaplw9mw1bwtgb1lfpwcke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../print-the-wifi-code-on-the-badge/" TargetMode="External"/><Relationship Id="rIdn2jx6cf7st6n4qxaas7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../signage/action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ac3e59f7b7c5b3c3beedc64b24e25b6b228534d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f36b1a8e42780e388bff7fba49e49445219e56a9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d020fd5b1972f128acc26d71deb74abc71d7a68b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How visitors get online, and why the code on their badge is safe to print</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>