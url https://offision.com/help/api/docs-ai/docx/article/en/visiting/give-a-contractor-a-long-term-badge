--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Give a contractor a long-term badge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A standing pass for people who come back — contractors, cleaners, an agency engineer. It carries no appointment and no host, and at the lobby board it turns the walk-in form into a single screen the visitor barely has to fill in.</w:t>
+        <w:t xml:space="preserve">A standing pass for people who come back — contractors, cleaners, an agency engineer. It carries no appointment and no host, and at the lobby board it turns the walk-in form into a single screen the visitor barely has to fill in. Issue one, and set the period that ends it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3pcdjdx1w0jysf59q_gtv">
+      <w:hyperlink w:history="1" r:id="rIdfjcn2pcwd6jaeegag1drk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some visitors are not really visitors. The contractor who is in three mornings a
 week, the cleaning firm, the engineer an agency sends whenever a lift sticks —
 registering each of them from scratch every time is the wrong shape of work. A
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -117,56 +117,77 @@
         <w:t xml:space="preserve">What it buys is the arrival. A holder scans their code at the lobby board and
 gets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quick walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — one screen, already filled in — instead of the full
 walk-in form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also the only badge that works on more than one day. The badge attached to
 an invitation admits its holder on the day of that visit and no other, whenever
 the email was sent — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrel0rigrbnvuf14lmtqfx">
+      <w:hyperlink w:history="1" r:id="rIdxfoh7pfyehfrq987_s_zr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">When a visitor badge starts and stops working</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A badge ends in one of three ways, and all three are deliberate: its period runs
+out, somebody disables it, or somebody deletes it — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdet9hy9wd-l_mzz9hocj4k">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Stop a long-term badge that should no longer work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period" descr="One badge, used as many times as the holder comes back — until the day its period ends." title="One badge, used as many times as the holder comes back — until the day its period ends."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
@@ -315,50 +336,63 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The long-term badge list, with Create Long-term Badge beside Import.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitor-regular-badge (Visitor Long-Term Badge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The form is deliberately short:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email</w:t>
@@ -1323,595 +1357,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the board answers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor record not found</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the code was not recognised at
 all: check the badge is not disabled or past its period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Managing badges afterwards</w:t>
-[...543 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">What a long-term badge does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the section to read before promising one to a customer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not open doors.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A long-term badge identifies a person at the lobby;
 it grants no access control on its own. Door access is a separate arrangement.</w:t>
@@ -1959,85 +1448,126 @@
         <w:t xml:space="preserve">
 answers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor record not found</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unless the holder has a visit open at that
 moment — a standing pass has no visit of its own to close. Check out is a
 property of the visit, not of the badge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">It does not collect the paperwork.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A standing-pass arrival skips the visitor
+surveys and the terms and conditions every other visitor meets, so a contractor
+on one stops re-confirming their safety induction on each visit. Where that
+confirmation is the point, invite them normally and put the questions on the
+visiting purpose — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvnwfesyivj7dhy4fenjww">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Write a visitor survey</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">It is not a Wallet pass by itself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Apple and Google buttons appear in the
 email only where the mobile pass feature is switched on; without
 that, the badge is the code and the QR, which is enough.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A badge with no period is always active:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Leaving </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No Time Limit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set means exactly that: the badge works until somebody
-disables or deletes it. For a contractor engaged for a fixed term, set the period
-[...1 lines deleted...]
-depends on being remembered.</w:t>
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdc_9ku0xyh5k8wc3xkmld7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">disables or deletes it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. For a contractor engaged for
+a fixed term, set the period to match the contract — an expiry that looks after
+itself is better than one that depends on being remembered.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2453,51 +1983,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3pcdjdx1w0jysf59q_gtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdrel0rigrbnvuf14lmtqfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b01cf18b4ecfbf62ac75d7c54e48a30a83a121e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c1276080eeb8e58e433bb280a68aebce2b6773.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/962e53e53e00272d0ceae0455e264b827c0ecf62.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1f13458f3c48351cdc6db56ede09a3b4142a655.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae2771a3c503fbf79c20746602bee0e4661f8a1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0c988b7b0f2c2c004fdc828a1114b7b6e9bbc0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjcn2pcwd6jaeegag1drk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdxfoh7pfyehfrq987_s_zr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdet9hy9wd-l_mzz9hocj4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdvnwfesyivj7dhy4fenjww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdc_9ku0xyh5k8wc3xkmld7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b01cf18b4ecfbf62ac75d7c54e48a30a83a121e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c1276080eeb8e58e433bb280a68aebce2b6773.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/962e53e53e00272d0ceae0455e264b827c0ecf62.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1f13458f3c48351cdc6db56ede09a3b4142a655.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae2771a3c503fbf79c20746602bee0e4661f8a1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Give a contractor a long-term badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>