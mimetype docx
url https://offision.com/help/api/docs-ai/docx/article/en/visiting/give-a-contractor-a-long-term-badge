--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfjcn2pcwd6jaeegag1drk">
+      <w:hyperlink w:history="1" r:id="rIdown9f950zcbhx4mrjv-ep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/give-a-contractor-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some visitors are not really visitors. The contractor who is in three mornings a
 week, the cleaning firm, the engineer an agency sends whenever a lift sticks —
 registering each of them from scratch every time is the wrong shape of work. A
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -117,72 +117,72 @@
         <w:t xml:space="preserve">What it buys is the arrival. A holder scans their code at the lobby board and
 gets </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Quick walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — one screen, already filled in — instead of the full
 walk-in form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is also the only badge that works on more than one day. The badge attached to
 an invitation admits its holder on the day of that visit and no other, whenever
 the email was sent — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfoh7pfyehfrq987_s_zr">
+      <w:hyperlink w:history="1" r:id="rId_ftvuwad50pn6ermkymu8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">When a visitor badge starts and stops working</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A badge ends in one of three ways, and all three are deliberate: its period runs
 out, somebody disables it, or somebody deletes it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdet9hy9wd-l_mzz9hocj4k">
+      <w:hyperlink w:history="1" r:id="rId8an4mmjvyj1m6xw2cch2e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Stop a long-term badge that should no longer work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3762375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="badge-valid-for-a-period" descr="One badge, used as many times as the holder comes back — until the day its period ends." title="One badge, used as many times as the holder comes back — until the day its period ends."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1457,51 +1457,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unless the holder has a visit open at that
 moment — a standing pass has no visit of its own to close. Check out is a
 property of the visit, not of the badge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not collect the paperwork.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A standing-pass arrival skips the visitor
 surveys and the terms and conditions every other visitor meets, so a contractor
 on one stops re-confirming their safety induction on each visit. Where that
 confirmation is the point, invite them normally and put the questions on the
 visiting purpose — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvnwfesyivj7dhy4fenjww">
+      <w:hyperlink w:history="1" r:id="rIdf93nwctll21rlby2hueii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Write a visitor survey</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not a Wallet pass by itself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Apple and Google buttons appear in the
 email only where the mobile pass feature is switched on; without
@@ -1512,51 +1512,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A badge with no period is always active:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Leaving </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No Time Limit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> set means exactly that: the badge works until somebody
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_9ku0xyh5k8wc3xkmld7">
+      <w:hyperlink w:history="1" r:id="rIdxxugeal5c1m01b2govq58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">disables or deletes it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. For a contractor engaged for
 a fixed term, set the period to match the contract — an expiry that looks after
 itself is better than one that depends on being remembered.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1983,51 +1983,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjcn2pcwd6jaeegag1drk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdxfoh7pfyehfrq987_s_zr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdet9hy9wd-l_mzz9hocj4k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdvnwfesyivj7dhy4fenjww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdc_9ku0xyh5k8wc3xkmld7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b01cf18b4ecfbf62ac75d7c54e48a30a83a121e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02c1276080eeb8e58e433bb280a68aebce2b6773.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/962e53e53e00272d0ceae0455e264b827c0ecf62.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1f13458f3c48351cdc6db56ede09a3b4142a655.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aae2771a3c503fbf79c20746602bee0e4661f8a1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdown9f950zcbhx4mrjv-ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId_ftvuwad50pn6ermkymu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId8an4mmjvyj1m6xw2cch2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdf93nwctll21rlby2hueii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../write-a-visitor-survey/" TargetMode="External"/><Relationship Id="rIdxxugeal5c1m01b2govq58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c418ce2d3c1b766e6fa913f163bbbb2217d98637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/955ccabfee3f0ff89c13b84bc6e169ab149a70e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a95a5456322a9c42741a078ffeb1df84a46b53d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2ed1cb0d044d45fe9692a9f183998095fc75bd5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/381beddb4167c81ee52724774720c8890345e482.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Give a contractor a long-term badge</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>