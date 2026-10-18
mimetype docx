--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaiga00jxpdxadm_kbr_h6">
+      <w:hyperlink w:history="1" r:id="rIdnvk6bkutwjoxxejkol125">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/find-a-visit-on-the-visiting-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reception asks about a visitor by name, not by date. The visiting calendar draws
 one period at a time, so the name is the one thing it cannot be browsed by —
 which is what the search box is for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -666,51 +666,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Await, Visiting, Left, No show and the rest — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdy423xp8mo6ftmgsiowat9">
+            <w:hyperlink w:history="1" r:id="rId6ubxyfylap-ikrneowaoz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a visitor badge works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -811,51 +811,51 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Take the results away</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside the count opens the export dialog on exactly this search — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4zjsshgcgeew1eqp6w1i4">
+      <w:hyperlink w:history="1" r:id="rIdi4bqy-hnkeaucbivhrozi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the visits you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Clearing the box puts the board back on the day it was on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search is in the address bar</w:t>
@@ -877,83 +877,83 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deleting or editing in bulk.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Results open one visit at a time. To work
 through visitor records themselves, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbzfrzhndhg3khohpmkdn">
+      <w:hyperlink w:history="1" r:id="rIdrbnnzofn96xaabjm81pcd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find and delete a visitor's record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Room bookings have their own search on the management calendar —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkaejjfoyizgsb8yya1fih">
+      <w:hyperlink w:history="1" r:id="rIdlegel8q2aroxu6rx7q0co">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1399,51 +1399,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaiga00jxpdxadm_kbr_h6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdy423xp8mo6ftmgsiowat9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rId4zjsshgcgeew1eqp6w1i4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdpbzfrzhndhg3khohpmkdn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdkaejjfoyizgsb8yya1fih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bca555c3acef2b4853f80ffe1c88b215cc4bf8e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/117b72461c57363964d8430a83fe40a1eff45d04.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnvk6bkutwjoxxejkol125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId6ubxyfylap-ikrneowaoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdi4bqy-hnkeaucbivhrozi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdrbnnzofn96xaabjm81pcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdlegel8q2aroxu6rx7q0co" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5977754ade2b1f4b0b396628bd1b0d8426177f8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c093658a1d7f9315858ecb10938513c97655294d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a visit on the visiting calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>