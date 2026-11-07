--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnvk6bkutwjoxxejkol125">
+      <w:hyperlink w:history="1" r:id="rIdeyypjsz4ei6oeraphblgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/find-a-visit-on-the-visiting-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reception asks about a visitor by name, not by date. The visiting calendar draws
 one period at a time, so the name is the one thing it cannot be browsed by —
 which is what the search box is for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -666,51 +666,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Await, Visiting, Left, No show and the rest — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6ubxyfylap-ikrneowaoz">
+            <w:hyperlink w:history="1" r:id="rIdmejhxupayo0h0ty5sawk-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a visitor badge works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -811,51 +811,51 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Take the results away</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside the count opens the export dialog on exactly this search — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4bqy-hnkeaucbivhrozi">
+      <w:hyperlink w:history="1" r:id="rIdwsh6ltz_aom1gdudnvb6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the visits you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Clearing the box puts the board back on the day it was on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search is in the address bar</w:t>
@@ -877,83 +877,83 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deleting or editing in bulk.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Results open one visit at a time. To work
 through visitor records themselves, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrbnnzofn96xaabjm81pcd">
+      <w:hyperlink w:history="1" r:id="rId5ep4m2oo-vwerhvi03wsb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find and delete a visitor's record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Room bookings have their own search on the management calendar —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlegel8q2aroxu6rx7q0co">
+      <w:hyperlink w:history="1" r:id="rIdmiptm9uahxpp9mlsz0uxx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1399,51 +1399,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnvk6bkutwjoxxejkol125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId6ubxyfylap-ikrneowaoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdi4bqy-hnkeaucbivhrozi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdrbnnzofn96xaabjm81pcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdlegel8q2aroxu6rx7q0co" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5977754ade2b1f4b0b396628bd1b0d8426177f8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c093658a1d7f9315858ecb10938513c97655294d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeyypjsz4ei6oeraphblgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdmejhxupayo0h0ty5sawk-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../when-a-visitor-badge-works/" TargetMode="External"/><Relationship Id="rIdwsh6ltz_aom1gdudnvb6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId5ep4m2oo-vwerhvi03wsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rIdmiptm9uahxpp9mlsz0uxx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/find-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5977754ade2b1f4b0b396628bd1b0d8426177f8d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c093658a1d7f9315858ecb10938513c97655294d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a visit on the visiting calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>