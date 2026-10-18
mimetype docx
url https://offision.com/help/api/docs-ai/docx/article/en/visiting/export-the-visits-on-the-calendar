--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddddkicmiaplekq4w2mnei">
+      <w:hyperlink w:history="1" r:id="rId0lidgr5iz6thjnl6s758r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/export-the-visits-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dashboard and the daily report answer questions. This hands over the visits
 themselves — one row each, the columns you choose — for the security desk, the
 building landlord, or whoever asked for the list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -202,51 +202,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Export visiting appointments: the choices on the left produce the sheet on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsa1rxlovsyakkqo5oanmq">
+      <w:hyperlink w:history="1" r:id="rId2w5yuonwb9p2aetyqth1b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Searching first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> gives you a second
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, beside the result count, which opens this dialog on what you
 searched for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -714,148 +714,148 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A scheduled file.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is a download. To have the same records arrive by
 email on a timetable, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2iypuwwwlwowpf2sdyms">
+      <w:hyperlink w:history="1" r:id="rId061eh9kd3mtqucvfxchdv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email a summary of visiting records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One day's desk list.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The visiting daily report is built for that, and
 exports as PDF as well as Excel — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy9wc49awgee3wcsdb3dcl">
+      <w:hyperlink w:history="1" r:id="rIdaimrkyzwrquwuh71vxrlp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read the visiting daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rates and charts.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Totals, trends and breakdowns are the dashboard's job —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7tmjbni7cpv7x9vwelw4h">
+      <w:hyperlink w:history="1" r:id="rIdafanrtnh1o5damuxth88n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read the visitor dashboard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Room bookings export from their own calendar — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpxqqjy1vyzqtzya-804v">
+      <w:hyperlink w:history="1" r:id="rIdhpkgpydbuknzfoz8zcrv0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1280,51 +1280,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddddkicmiaplekq4w2mnei" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdsa1rxlovsyakkqo5oanmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdw2iypuwwwlwowpf2sdyms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdy9wc49awgee3wcsdb3dcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rId7tmjbni7cpv7x9vwelw4h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdwpxqqjy1vyzqtzya-804v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b92d9d7a2c2cd770f6f1d6ee7432dacccc266636.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5fda372bf9353cae5f092c703abf99dce9b04c06.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0lidgr5iz6thjnl6s758r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId2w5yuonwb9p2aetyqth1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId061eh9kd3mtqucvfxchdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdaimrkyzwrquwuh71vxrlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdafanrtnh1o5damuxth88n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdhpkgpydbuknzfoz8zcrv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d53c9b4cc7df3232e92c1ab5c212e2cb2efe2259.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd97489d10bb5cc65fdaa36a521e987c345a84f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export the visits you are looking at</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>