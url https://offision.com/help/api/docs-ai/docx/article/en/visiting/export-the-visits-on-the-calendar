--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0lidgr5iz6thjnl6s758r">
+      <w:hyperlink w:history="1" r:id="rId90d1weizqn_087urovwyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/export-the-visits-on-the-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dashboard and the daily report answer questions. This hands over the visits
 themselves — one row each, the columns you choose — for the security desk, the
 building landlord, or whoever asked for the list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -202,51 +202,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Export visiting appointments: the choices on the left produce the sheet on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId2w5yuonwb9p2aetyqth1b">
+      <w:hyperlink w:history="1" r:id="rIdfw83g4bw0uj1ozemptmez">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Searching first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> gives you a second
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, beside the result count, which opens this dialog on what you
 searched for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -714,148 +714,148 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A scheduled file.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> This is a download. To have the same records arrive by
 email on a timetable, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId061eh9kd3mtqucvfxchdv">
+      <w:hyperlink w:history="1" r:id="rIdvxwc6f8tv29_ishagcmgo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email a summary of visiting records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One day's desk list.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The visiting daily report is built for that, and
 exports as PDF as well as Excel — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaimrkyzwrquwuh71vxrlp">
+      <w:hyperlink w:history="1" r:id="rIddkcft9vxilizkk33optjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read the visiting daily report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rates and charts.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Totals, trends and breakdowns are the dashboard's job —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafanrtnh1o5damuxth88n">
+      <w:hyperlink w:history="1" r:id="rIdnfuvxbwm9aduvihwz8k71">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read the visitor dashboard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bookings.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Room bookings export from their own calendar — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhpkgpydbuknzfoz8zcrv0">
+      <w:hyperlink w:history="1" r:id="rIdxpoh8_5pfik72862npyk6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Export the bookings you are looking at</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1280,51 +1280,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0lidgr5iz6thjnl6s758r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rId2w5yuonwb9p2aetyqth1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rId061eh9kd3mtqucvfxchdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdaimrkyzwrquwuh71vxrlp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdafanrtnh1o5damuxth88n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdhpkgpydbuknzfoz8zcrv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d53c9b4cc7df3232e92c1ab5c212e2cb2efe2259.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd97489d10bb5cc65fdaa36a521e987c345a84f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId90d1weizqn_087urovwyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/export-the-visits-on-the-calendar/" TargetMode="External"/><Relationship Id="rIdfw83g4bw0uj1ozemptmez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-visit-on-the-visiting-calendar/" TargetMode="External"/><Relationship Id="rIdvxwc6f8tv29_ishagcmgo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIddkcft9vxilizkk33optjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visiting-daily-report/" TargetMode="External"/><Relationship Id="rIdnfuvxbwm9aduvihwz8k71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-the-visitor-dashboard/" TargetMode="External"/><Relationship Id="rIdxpoh8_5pfik72862npyk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/export-the-bookings-on-the-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d53c9b4cc7df3232e92c1ab5c212e2cb2efe2259.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ebd97489d10bb5cc65fdaa36a521e987c345a84f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export the visits you are looking at</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>