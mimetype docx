--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -42,80 +42,80 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel a contractor's standing pass when the contract ends — disable it and keep the record, delete it outright, or set a period and let it expire by itself. The badge actions one by one, and the access none of them closes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjaqwooaayfg_ilebzdhtq">
+      <w:hyperlink w:history="1" r:id="rIdugox3dewmov-v-lrhgme3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/end-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwp994fapd1efsl6qr0ft">
+      <w:hyperlink w:history="1" r:id="rIdouirfrma0twc7xqad2fcy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the one visitor
 credential that outlives the visit, so it is also the only one somebody has to
 end. There are exactly three ways it happens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -156,51 +156,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">somebody deletes it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — gone, along with the row</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing else ends a badge. It carries no employment status and belongs to a
 visitor rather than to a staff account, so nothing that happens to somebody's
 Offision account, their access card or your directory reaches it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt33stupncrdapymwxkdjz">
+      <w:hyperlink w:history="1" r:id="rIdywgoiuqh7e5wfts7bxndg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Can access be revoked automatically when somebody leaves?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge actions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Selecting one or more rows swaps the Create, Import and Export all buttons for
@@ -938,51 +938,51 @@
       <w:r>
         <w:t xml:space="preserve"> puts it back with the same
 code — so a contractor between engagements keeps their pass rather than being
 re-issued one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> removes the badge outright. Use it for housekeeping, not for
 withdrawal: a deleted badge cannot be put back, and the visiting records that
 holder already has are the only trace left that they ever had a pass. Deleting a
 badge does not delete the visitor, whose record and visit history are removed
 separately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrn6i_agtzvwsys2doruc">
+      <w:hyperlink w:history="1" r:id="rId0dcsjiyoeypckxmf187b9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find, blacklist and delete a visitor's record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The holder sees the result themselves, in the visitor app under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Regular
 passes</w:t>
@@ -1047,50 +1047,66 @@
         </w:rPr>
         <w:t xml:space="preserve">Quick walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is still live.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Stopping a badge does not close a door:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A long-term badge identifies a person at the lobby and grants no access control
 of its own, so disabling one takes nothing away at a door your own
 access-control system releases. Withdraw that where the credential was issued.
 It also leaves an arrival already checked in alone: the visit is open until it is
 checked out, badge or no badge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What happens to the Wallet copy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Disabling or deleting the badge also invalidates its issued Wallet pass. Re-enabling a disabled badge restores the existing pass. Updating the validity period or regenerating the visitor code refreshes the pass contents. A phone can show the previous card until it receives the update; the current badge state is still what the lobby validates.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1506,51 +1522,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjaqwooaayfg_ilebzdhtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdcwp994fapd1efsl6qr0ft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdt33stupncrdapymwxkdjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdzrn6i_agtzvwsys2doruc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea0c988b7b0f2c2c004fdc828a1114b7b6e9bbc0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5807468521aa57feb5c278f9c99f0534dafe8721.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdugox3dewmov-v-lrhgme3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdouirfrma0twc7xqad2fcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdywgoiuqh7e5wfts7bxndg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rId0dcsjiyoeypckxmf187b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0039d8cd54bb4874d08708da950e9eb294035404.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7769943fc834277e7336ee587349143ac4c04b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Stop a long-term badge that should no longer work</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>