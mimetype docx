--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugox3dewmov-v-lrhgme3">
+      <w:hyperlink w:history="1" r:id="rIdke6jl03_encfdrjwfhi3l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/end-a-long-term-badge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdouirfrma0twc7xqad2fcy">
+      <w:hyperlink w:history="1" r:id="rIddgob2owqak6alqktk9vsn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the one visitor
 credential that outlives the visit, so it is also the only one somebody has to
 end. There are exactly three ways it happens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -156,51 +156,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">somebody deletes it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — gone, along with the row</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing else ends a badge. It carries no employment status and belongs to a
 visitor rather than to a staff account, so nothing that happens to somebody's
 Offision account, their access card or your directory reaches it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywgoiuqh7e5wfts7bxndg">
+      <w:hyperlink w:history="1" r:id="rIdbzenwvhi5zda4dtujujvv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Can access be revoked automatically when somebody leaves?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge actions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Selecting one or more rows swaps the Create, Import and Export all buttons for
@@ -938,51 +938,51 @@
       <w:r>
         <w:t xml:space="preserve"> puts it back with the same
 code — so a contractor between engagements keeps their pass rather than being
 re-issued one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> removes the badge outright. Use it for housekeeping, not for
 withdrawal: a deleted badge cannot be put back, and the visiting records that
 holder already has are the only trace left that they ever had a pass. Deleting a
 badge does not delete the visitor, whose record and visit history are removed
 separately — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0dcsjiyoeypckxmf187b9">
+      <w:hyperlink w:history="1" r:id="rIde8jf_ouqqocfx_sbfdryr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find, blacklist and delete a visitor's record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The holder sees the result themselves, in the visitor app under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Regular
 passes</w:t>
@@ -1522,51 +1522,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdugox3dewmov-v-lrhgme3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdouirfrma0twc7xqad2fcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdywgoiuqh7e5wfts7bxndg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rId0dcsjiyoeypckxmf187b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0039d8cd54bb4874d08708da950e9eb294035404.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7769943fc834277e7336ee587349143ac4c04b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdke6jl03_encfdrjwfhi3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIddgob2owqak6alqktk9vsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdbzenwvhi5zda4dtujujvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIde8jf_ouqqocfx_sbfdryr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-delete-a-visitors-record/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0039d8cd54bb4874d08708da950e9eb294035404.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f7769943fc834277e7336ee587349143ac4c04b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Stop a long-term badge that should no longer work</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>