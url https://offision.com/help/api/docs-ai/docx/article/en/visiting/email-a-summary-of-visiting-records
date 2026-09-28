--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,105 +26,105 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email your managers a summary of visiting records</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schedule a recurring email that counts the visits of the past week, fortnight or month — or the ones coming up — and attaches a one-page PDF and a spreadsheet of every visit. About ten minutes, and you can send one immediately to check it arrives.</w:t>
+        <w:t xml:space="preserve">Schedule a recurring email that counts the visits of the past week, fortnight, month or calendar quarter — or the ones coming up — and attaches a one-page PDF and a spreadsheet of every visit. About ten minutes, and you can send one immediately to check it arrives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde1xetgq3zwaybv3lowesg">
+      <w:hyperlink w:history="1" r:id="rIdbcgo4jrjutfp9bt7b2vxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/email-a-summary-of-visiting-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The visiting module publishes two reports from one page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting record
 summary</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> looks back — the visits of the past week, fortnight or month, who
+        <w:t xml:space="preserve"> looks back — the visits of the past week, fortnight, month or quarter, who
 came, who received them, and how many never showed. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Upcoming visitor
 forecast</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> looks ahead at the visits already invited. Both arrive on a schedule
 you set, with a one-page PDF and a spreadsheet attached.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
@@ -522,301 +522,366 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting record summary</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1411"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4457"/>
+        <w:gridCol w:w="1279"/>
+        <w:gridCol w:w="4040"/>
+        <w:gridCol w:w="4040"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Frequency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Arrives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Covers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">day of week</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> you pick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The past 7 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Every two weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">day of week</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> you pick, every second week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The past 14 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1411"/>
+            <w:tcW w:type="dxa" w:w="1279"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3491"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">day of month</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> you pick, 1 to 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4457"/>
+            <w:tcW w:type="dxa" w:w="4040"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The past month — one month back from the send date, ending yesterday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1279"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">day of month</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> you pick, in January, April, July and October</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4040"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The last full calendar quarter, even from </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Send now</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Daily is not offered for the summary. Sent on the 1st, a monthly summary covers
-the previous calendar month exactly.</w:t>
+        <w:t xml:space="preserve">Daily is not offered for the summary; Quarterly is offered for nothing else.
+Sent on the 1st, a monthly summary covers the previous calendar month exactly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Upcoming visitor forecast</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
@@ -1187,71 +1252,86 @@
         </w:rPr>
         <w:t xml:space="preserve">Weekly</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Every two weeks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> refuse to save without a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">day of week</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quarterly</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> without a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">day of month</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The rest of the timing is on </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, and the four sends listed there are
-[...1 lines deleted...]
-it covers.</w:t>
+        <w:t xml:space="preserve"> lists the next four sends and the period each one covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Send time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is honoured to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">hour</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in the system time zone — minutes
@@ -1436,52 +1516,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Goes to N recipients</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> naming the list that survives the manager filter — and
 rebuilds it whenever you change a setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">No one would receive this report</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> there is the first cause in the list at the
-foot of this page, caught before the first send rather than after it.
+        <w:t xml:space="preserve"> is the first cause at the foot of this page,
+caught before the first send.
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Finish the schedule to see the mail this report sends</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means the schedule is
 still incomplete — a weekly report with no day of week, say.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1534,52 +1614,52 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both reports share one layout. The email leads with the period it covers, then
 a headline count — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">visits</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for the summary, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">expected visits</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for the
-forecast — with the change against the comparable period: the previous 7, 14 or
-30-odd days for a summary, the same number of days just gone for a forecast.
+forecast — with the change against the comparable period: the previous 7, 14,
+30-odd or 90-odd days for a summary, the same number of days just gone for a forecast.
 Then:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visits per day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1797,51 +1877,63 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A weekly Visiting record summary, as it lands: the period, the headline count and the change on it, then the breakdowns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every report carries a one-page PDF of the summary above and a spreadsheet
-listing every visit in the period.</w:t>
+listing every visit in the period. Its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited / walk-in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> column names each
+visit in words, and a visit deleted from the console drops out of the
+spreadsheet — and out of the totals — with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3714750" cy="7429500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="upcoming-visitor-forecast-email" descr="The forecast of the same shape, looking the other way: the visits already invited for the days ahead." title="The forecast of the same shape, looking the other way: the visits already invited for the days ahead."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -2113,74 +2205,84 @@
         <w:t xml:space="preserve">the days covered</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not the day the report
 was sent — a weekly summary sent on 8 September is called
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">visiting-summary-2026-09-01_2026-09-07.pdf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The report inherits your email branding — logo, colours and footer — from the
-[...1 lines deleted...]
-template type </w:t>
+        <w:t xml:space="preserve">The report inherits your email branding, and its wording is edited under the
+template types </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting record summary</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Upcoming visitor forecast</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in
-the email template editor; keyword overrides set there apply.</w:t>
+        <w:t xml:space="preserve"> —
+see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6hdrtb2eog0qe_dnig--e">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the report does not arrive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Work through these in order:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
@@ -2236,74 +2338,73 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Paused</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pill on the rail to start it again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The schedule has not come round.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> A subscription whose hour has not
-passed since you saved it, or an every-two-weeks one whose </w:t>
+        <w:t xml:space="preserve"> Check </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Next send</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is
-still a week away, has not fired yet. If </w:t>
+        <w:t xml:space="preserve">. If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Send now</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> arrives and the
-scheduled send never does, the schedule is the problem, not the recipients.</w:t>
+        <w:t xml:space="preserve">
+arrives and the scheduled send never does, the schedule is the problem, not
+the recipients.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email sending is not set up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If no Offision email reaches anyone, the
 problem is the sender rather than this report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2793,51 +2894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde1xetgq3zwaybv3lowesg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d17b188562967e4077f3f3764f03a45edb9c51bb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc0ec0d1b8f825684110829b4ec448c5acf95d02.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e1c43200abc5cee524fec3afc734226df5828aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57eb53337fa8feba006b7842d48a6a285bce1130.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbcgo4jrjutfp9bt7b2vxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId6hdrtb2eog0qe_dnig--e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d17b188562967e4077f3f3764f03a45edb9c51bb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc0ec0d1b8f825684110829b4ec448c5acf95d02.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e1c43200abc5cee524fec3afc734226df5828aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57eb53337fa8feba006b7842d48a6a285bce1130.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Email your managers a summary of visiting records</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>