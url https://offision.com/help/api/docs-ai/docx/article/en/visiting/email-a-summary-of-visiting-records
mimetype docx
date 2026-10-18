--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcgo4jrjutfp9bt7b2vxt">
+      <w:hyperlink w:history="1" r:id="rId8kmi8_n8mc9we3hjqrrff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/email-a-summary-of-visiting-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The visiting module publishes two reports from one page. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting record
 summary</w:t>
@@ -2229,51 +2229,51 @@
       <w:r>
         <w:t xml:space="preserve">The report inherits your email branding, and its wording is edited under the
 template types </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting record summary</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Upcoming visitor forecast</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6hdrtb2eog0qe_dnig--e">
+      <w:hyperlink w:history="1" r:id="rIdbh7rxpk6puog29zuywxl3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the report does not arrive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Work through these in order:</w:t>
@@ -2894,51 +2894,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbcgo4jrjutfp9bt7b2vxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rId6hdrtb2eog0qe_dnig--e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d17b188562967e4077f3f3764f03a45edb9c51bb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cc0ec0d1b8f825684110829b4ec448c5acf95d02.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e1c43200abc5cee524fec3afc734226df5828aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57eb53337fa8feba006b7842d48a6a285bce1130.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8kmi8_n8mc9we3hjqrrff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/email-a-summary-of-visiting-records/" TargetMode="External"/><Relationship Id="rIdbh7rxpk6puog29zuywxl3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/963de90f04c8752c774533c1d27535f3c77e7a49.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13f60ae3f0801ea737692d88e11312bf47256d1f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/493f5ba80e505751f52957c112d49ac126aa48f5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27d995aa25dc157359b842f666f1eab4695c0db1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Email your managers a summary of visiting records</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>