--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbiiznquoy8pjvqo-adffi">
+      <w:hyperlink w:history="1" r:id="rIdk8sfdujtd_j2s9cwztzxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/check-visitors-out-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-day-end-sweep" descr="At the time you set, each building closes its own day: whoever is still Visiting becomes Left, whoever never arrived becomes No show — and anyone who signed out properly is untouched." title="At the time you set, each building closes its own day: whoever is still Visiting becomes Left, whoever never arrived becomes No show — and anyone who signed out properly is untouched."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -948,51 +948,51 @@
 passes; the day closes once, for everyone, at the configured time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not watch the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No sensor or access event marks the true
 departure — a check-out done at the desk is still the only accurate record of
 when somebody left. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjnalz9fcvgxygbe_33g3t">
+      <w:hyperlink w:history="1" r:id="rIdxperxlgsrk9z4tjphn-f8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check a visitor in by scanning their code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1460,51 +1460,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbiiznquoy8pjvqo-adffi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdjnalz9fcvgxygbe_33g3t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e49a3a93898290303e9ff046f1b3e23cb96adf93.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86fda8f0e126b3c33657c8e0149fe3b452c94255.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/658a214cc406e38119a9d75d019a351c579d38d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05568e7192a4efeba77032b32313d1a66e3ae722.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91e33ec7abe4614c4c2eeb1c3d9244d15974b13b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13c59199e6b330a69e3952bd88df3ebcdd40f3af.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk8sfdujtd_j2s9cwztzxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdxperxlgsrk9z4tjphn-f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e49a3a93898290303e9ff046f1b3e23cb96adf93.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86fda8f0e126b3c33657c8e0149fe3b452c94255.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/658a214cc406e38119a9d75d019a351c579d38d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05568e7192a4efeba77032b32313d1a66e3ae722.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91e33ec7abe4614c4c2eeb1c3d9244d15974b13b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13c59199e6b330a69e3952bd88df3ebcdd40f3af.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check visitors out automatically at the end of the day</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>