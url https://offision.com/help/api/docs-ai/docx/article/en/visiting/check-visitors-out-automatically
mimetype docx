--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk8sfdujtd_j2s9cwztzxg">
+      <w:hyperlink w:history="1" r:id="rId0ycf0cizbvt_yejoljvhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/visiting/check-visitors-out-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-day-end-sweep" descr="At the time you set, each building closes its own day: whoever is still Visiting becomes Left, whoever never arrived becomes No show — and anyone who signed out properly is untouched." title="At the time you set, each building closes its own day: whoever is still Visiting becomes Left, whoever never arrived becomes No show — and anyone who signed out properly is untouched."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -948,51 +948,51 @@
 passes; the day closes once, for everyone, at the configured time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not watch the door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No sensor or access event marks the true
 departure — a check-out done at the desk is still the only accurate record of
 when somebody left. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxperxlgsrk9z4tjphn-f8">
+      <w:hyperlink w:history="1" r:id="rIdkvxbu_syfehardd63npqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check a visitor in by scanning their code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1460,51 +1460,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk8sfdujtd_j2s9cwztzxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdxperxlgsrk9z4tjphn-f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e49a3a93898290303e9ff046f1b3e23cb96adf93.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86fda8f0e126b3c33657c8e0149fe3b452c94255.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/658a214cc406e38119a9d75d019a351c579d38d3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/05568e7192a4efeba77032b32313d1a66e3ae722.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91e33ec7abe4614c4c2eeb1c3d9244d15974b13b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13c59199e6b330a69e3952bd88df3ebcdd40f3af.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0ycf0cizbvt_yejoljvhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/visiting/check-visitors-out-automatically/" TargetMode="External"/><Relationship Id="rIdkvxbu_syfehardd63npqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2faf60bcbe3c53afd502763126d02b390346243b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/414b50ee77c372800884ec147418950860e95776.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee9238919f39152d464ef89b282a42f46d4c5257.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d68a0178160a3a1daa6aa906ebd616ac1b019b4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cbf1822373c99f96f1e99e7dd4649935eb90faa.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/611310091d764a9f177dc8d8e378f482a86e62b3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check visitors out automatically at the end of the day</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>