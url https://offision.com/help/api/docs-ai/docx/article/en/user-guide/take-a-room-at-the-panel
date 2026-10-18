--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvz80ymsyddqxre8f_gdo0">
+      <w:hyperlink w:history="1" r:id="rIdyfow6x7rs3qrvglvq0jtb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/take-a-room-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A free room's panel offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
@@ -409,64 +409,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The ways this panel accepts. Use directly is the panel asking for nothing at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have no card and no phone on you,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn07zkysrnwr1x2ygnltws">
+      <w:hyperlink w:history="1" r:id="rIdx8gzkaf9ztl6zodd-ju3y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set your user passcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> once and it works at every
 panel afterwards. The full list of methods, and what each needs in place, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq-dhephxneujr2uwcvat-">
+      <w:hyperlink w:history="1" r:id="rIdyu4rimjqks3eithum_45o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Confirm, where the panel asks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One last screen. What it asks for is up to whoever set the panel up — a name for
@@ -627,51 +627,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Straight to in use. No check-in step, and the room is held for the length you picked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking appears in the room's calendar under your name, and on your own
 schedule with everything else. Where the panel let you identify as nobody, it is
 recorded with no organiser instead — the room is held, but nothing says who took
 it. From here the same panel will
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjg8hocp04qcrzhw2lr79c">
+      <w:hyperlink w:history="1" r:id="rIdvba1rieybesznwdhth4kf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">extend it or end it early</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When there is no Walk in button</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two of these you can see for yourself, and the rest are settings somebody
@@ -766,63 +766,63 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A busy room can still find you one:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the panel is showing a room that is taken, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists what else
 is free in the building and books it in two taps — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr7gvtpi-l1zjdjsqyoq47">
+      <w:hyperlink w:history="1" r:id="rId4hcixoj-joquqw3wsrc8u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Away from the door, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdclitlpqzqwlss6-rkh6v1">
+      <w:hyperlink w:history="1" r:id="rIdalap_z79xqsm492zmkk3z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a room right now</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> does the
 same job in the app.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1248,51 +1248,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvz80ymsyddqxre8f_gdo0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdn07zkysrnwr1x2ygnltws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdq-dhephxneujr2uwcvat-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdjg8hocp04qcrzhw2lr79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdr7gvtpi-l1zjdjsqyoq47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdclitlpqzqwlss6-rkh6v1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec326be55606088a09964122f3d1847f89704508.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2dd391c86ea97dab5a22f6e2e1dad5d3afe40d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9f845d3fe80b0478b76281134a54dd69c6886ce.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96490d1d142b9c65a8f7e95628417a260b4d2e15.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d6705cd677563340215a698a67fad259adca886.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyfow6x7rs3qrvglvq0jtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdx8gzkaf9ztl6zodd-ju3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdyu4rimjqks3eithum_45o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdvba1rieybesznwdhth4kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId4hcixoj-joquqw3wsrc8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdalap_z79xqsm492zmkk3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ad6c7831bd6bb7dc414f0e04611d372ab5baf25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bf45c385fc697ce6899dcecc4c92803a538ab2e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c25a80a56ed08d6efd4b9c5da007a9a578fe539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab54a71d3a3bbe63e2805b692a6937a61cc9b99d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99613f4aa8aa8251fdf3fe53a351296ed810fe23.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Take a free room at the panel outside it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>