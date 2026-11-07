--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfow6x7rs3qrvglvq0jtb">
+      <w:hyperlink w:history="1" r:id="rIdvxgqcj5dylqjdyovhaxt7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/take-a-room-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A free room's panel offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
@@ -409,64 +409,64 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The ways this panel accepts. Use directly is the panel asking for nothing at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have no card and no phone on you,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx8gzkaf9ztl6zodd-ju3y">
+      <w:hyperlink w:history="1" r:id="rIdryz-xu0f-9addzfmklixs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set your user passcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> once and it works at every
 panel afterwards. The full list of methods, and what each needs in place, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyu4rimjqks3eithum_45o">
+      <w:hyperlink w:history="1" r:id="rIdxx93frpixdukxjp-fdmdr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How somebody proves who they are at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Confirm, where the panel asks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One last screen. What it asks for is up to whoever set the panel up — a name for
@@ -627,51 +627,51 @@
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Straight to in use. No check-in step, and the room is held for the length you picked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking appears in the room's calendar under your name, and on your own
 schedule with everything else. Where the panel let you identify as nobody, it is
 recorded with no organiser instead — the room is held, but nothing says who took
 it. From here the same panel will
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvba1rieybesznwdhth4kf">
+      <w:hyperlink w:history="1" r:id="rIdjv-9sjk7xf6oifpa-avfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">extend it or end it early</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When there is no Walk in button</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two of these you can see for yourself, and the rest are settings somebody
@@ -766,63 +766,63 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A busy room can still find you one:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the panel is showing a room that is taken, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists what else
 is free in the building and books it in two taps — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4hcixoj-joquqw3wsrc8u">
+      <w:hyperlink w:history="1" r:id="rIdw6vkrpd3bqpfafyn27wf3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Finding another room from the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Away from the door, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalap_z79xqsm492zmkk3z">
+      <w:hyperlink w:history="1" r:id="rIdnjygo2czoy6d9gl9m92ml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a room right now</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> does the
 same job in the app.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1248,51 +1248,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyfow6x7rs3qrvglvq0jtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdx8gzkaf9ztl6zodd-ju3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdyu4rimjqks3eithum_45o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdvba1rieybesznwdhth4kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId4hcixoj-joquqw3wsrc8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdalap_z79xqsm492zmkk3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ad6c7831bd6bb7dc414f0e04611d372ab5baf25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bf45c385fc697ce6899dcecc4c92803a538ab2e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c25a80a56ed08d6efd4b9c5da007a9a578fe539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab54a71d3a3bbe63e2805b692a6937a61cc9b99d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99613f4aa8aa8251fdf3fe53a351296ed810fe23.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvxgqcj5dylqjdyovhaxt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rIdryz-xu0f-9addzfmklixs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdxx93frpixdukxjp-fdmdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdjv-9sjk7xf6oifpa-avfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdw6vkrpd3bqpfafyn27wf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/find-another-room-from-the-panel/" TargetMode="External"/><Relationship Id="rIdnjygo2czoy6d9gl9m92ml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7ad6c7831bd6bb7dc414f0e04611d372ab5baf25.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bf45c385fc697ce6899dcecc4c92803a538ab2e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c25a80a56ed08d6efd4b9c5da007a9a578fe539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab54a71d3a3bbe63e2805b692a6937a61cc9b99d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99613f4aa8aa8251fdf3fe53a351296ed810fe23.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Take a free room at the panel outside it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>