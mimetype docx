--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbhnuaon0lkur3rr1dytb">
+      <w:hyperlink w:history="1" r:id="rId-lhkrefdkqcm4esas9-vt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision asks for your email first and your password second, on two halves of
 the same card. The split is deliberate: by the time you are asked for a
 password, Offision already knows whether your company signs you in with one at
 all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -512,51 +512,51 @@
       <w:r>
         <w:t xml:space="preserve"> appears if it is. It is the commonest reason a password
 you are sure about is refused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Forgot password</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> starts the recovery described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq1ovufkyl8ac_hg2tp2-h">
+      <w:hyperlink w:history="1" r:id="rIdkjr02a3d9u70hp-j2r-o1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pencil beside your address takes you back a step, so you can sign in as
 somebody else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -652,51 +652,51 @@
       <w:r>
         <w:t xml:space="preserve"> is the usual wording, and the list below the
 fields ticks off each requirement as you type. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Submit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stays unavailable
 until every one of them is ticked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once they all are, you are signed in and on the home page. Offision asks for
 the same two fields again whenever your company's password expiry catches up with
 you — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0zxrwo-7ioq1hzl-vjglr">
+      <w:hyperlink w:history="1" r:id="rIdkhmpv_jito0l4grojdu4_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are asked for a six-digit code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some companies turn on </w:t>
@@ -1046,51 +1046,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Your company signs you in through that account, not with an Offision password.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are locked out and none of these fit, the reliable next step is to reset
 the password rather than keep guessing at it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8w6o4jowo_pdau2siqcw">
+      <w:hyperlink w:history="1" r:id="rId4vnksztkcrfi4o-1b7mrn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1515,51 +1515,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbbhnuaon0lkur3rr1dytb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdq1ovufkyl8ac_hg2tp2-h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId0zxrwo-7ioq1hzl-vjglr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdi8w6o4jowo_pdau2siqcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64f86f2222b3113e2d01178852264e3dd631e754.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c09545a8135f218579630b4d2ce39faa5f9758.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-lhkrefdkqcm4esas9-vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdkjr02a3d9u70hp-j2r-o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdkhmpv_jito0l4grojdu4_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId4vnksztkcrfi4o-1b7mrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64f86f2222b3113e2d01178852264e3dd631e754.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c09545a8135f218579630b4d2ce39faa5f9758.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sign in to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>