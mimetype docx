--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-lhkrefdkqcm4esas9-vt">
+      <w:hyperlink w:history="1" r:id="rIdx25gde1qcdx-pwqixuxqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/sign-in-to-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision asks for your email first and your password second, on two halves of
 the same card. The split is deliberate: by the time you are asked for a
 password, Offision already knows whether your company signs you in with one at
 all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -512,51 +512,51 @@
       <w:r>
         <w:t xml:space="preserve"> appears if it is. It is the commonest reason a password
 you are sure about is refused.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Forgot password</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> starts the recovery described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjr02a3d9u70hp-j2r-o1">
+      <w:hyperlink w:history="1" r:id="rIdfcwjuzz02hf62tvghgg6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The pencil beside your address takes you back a step, so you can sign in as
 somebody else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -652,51 +652,51 @@
       <w:r>
         <w:t xml:space="preserve"> is the usual wording, and the list below the
 fields ticks off each requirement as you type. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Submit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stays unavailable
 until every one of them is ticked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once they all are, you are signed in and on the home page. Offision asks for
 the same two fields again whenever your company's password expiry catches up with
 you — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhmpv_jito0l4grojdu4_">
+      <w:hyperlink w:history="1" r:id="rIdnzojk3hef14musdhunl_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are asked for a six-digit code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some companies turn on </w:t>
@@ -1046,51 +1046,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Your company signs you in through that account, not with an Offision password.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are locked out and none of these fit, the reliable next step is to reset
 the password rather than keep guessing at it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4vnksztkcrfi4o-1b7mrn">
+      <w:hyperlink w:history="1" r:id="rId5ng-t5-nhyeqmwhju9qqr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1515,51 +1515,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-lhkrefdkqcm4esas9-vt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdkjr02a3d9u70hp-j2r-o1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdkhmpv_jito0l4grojdu4_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId4vnksztkcrfi4o-1b7mrn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64f86f2222b3113e2d01178852264e3dd631e754.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/34c09545a8135f218579630b4d2ce39faa5f9758.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx25gde1qcdx-pwqixuxqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdfcwjuzz02hf62tvghgg6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdnzojk3hef14musdhunl_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId5ng-t5-nhyeqmwhju9qqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85aba7f8b8b03c313851776f2db12ddc3d5bb5ec.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8ff4a71792502abcfb59b5914b37d78d2197539.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sign in to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>