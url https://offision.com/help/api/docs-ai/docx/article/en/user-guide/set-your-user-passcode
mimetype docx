--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnucush7kbqmucypqlcq6y">
+      <w:hyperlink w:history="1" r:id="rIdx06xy42qmsgarnekk0n8u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/set-your-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen outside a meeting room has to know who you are before it will check
 you in, give you another twenty minutes, or hand the room back early. It can read
 your staff card, or a code on your phone, or your face — and each of those is
 something you can turn up without.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -685,95 +685,95 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signing in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The passcode is not your Offision password and cannot be used
 to sign in anywhere — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmmmwkvgbyskrv3be46e2-">
+      <w:hyperlink w:history="1" r:id="rIdfxzmq5gyt7np1o4ofpbky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The code in a meeting invitation.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: it belongs to
 one booking rather than to you, it arrives by email, and anyone holding it can
 check that booking in — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9yqjl93xrbdpmka1n3kgb">
+      <w:hyperlink w:history="1" r:id="rIduzxapkvhp2hihffy8c8uv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find and share your booking code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1220,51 +1220,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnucush7kbqmucypqlcq6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdmmmwkvgbyskrv3be46e2-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rId9yqjl93xrbdpmka1n3kgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dc1a33737653750259d7521d3c8687af637871a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19375ffd73c747c7efd6d337efb6f5a05972177d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2490e9e0e11587169a7f7f8f3cf8acbfd8f943af.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx06xy42qmsgarnekk0n8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdfxzmq5gyt7np1o4ofpbky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIduzxapkvhp2hihffy8c8uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dc1a33737653750259d7521d3c8687af637871a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19375ffd73c747c7efd6d337efb6f5a05972177d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2490e9e0e11587169a7f7f8f3cf8acbfd8f943af.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set your user passcode</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>