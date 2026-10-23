--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx06xy42qmsgarnekk0n8u">
+      <w:hyperlink w:history="1" r:id="rIdok1cldoj9lesfinwmzkck">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/set-your-user-passcode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen outside a meeting room has to know who you are before it will check
 you in, give you another twenty minutes, or hand the room back early. It can read
 your staff card, or a code on your phone, or your face — and each of those is
 something you can turn up without.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -685,95 +685,95 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signing in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The passcode is not your Offision password and cannot be used
 to sign in anywhere — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfxzmq5gyt7np1o4ofpbky">
+      <w:hyperlink w:history="1" r:id="rIdeclprbme5go5rtout5f6w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The code in a meeting invitation.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: it belongs to
 one booking rather than to you, it arrives by email, and anyone holding it can
 check that booking in — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzxapkvhp2hihffy8c8uv">
+      <w:hyperlink w:history="1" r:id="rIdwfjlbu2upfa9s-oinuudh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find and share your booking code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1220,51 +1220,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx06xy42qmsgarnekk0n8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdfxzmq5gyt7np1o4ofpbky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIduzxapkvhp2hihffy8c8uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dc1a33737653750259d7521d3c8687af637871a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19375ffd73c747c7efd6d337efb6f5a05972177d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2490e9e0e11587169a7f7f8f3cf8acbfd8f943af.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdok1cldoj9lesfinwmzkck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdeclprbme5go5rtout5f6w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-your-password/" TargetMode="External"/><Relationship Id="rIdwfjlbu2upfa9s-oinuudh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5f1dc44ffc4e93723594ed54a779a387bfb4df9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52088ddcaba284bf0e6f44fb500fb8eb616ddcbb.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd26a8f3191fd4a7ead0b4d180cfd8e7be592484.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set your user passcode</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>