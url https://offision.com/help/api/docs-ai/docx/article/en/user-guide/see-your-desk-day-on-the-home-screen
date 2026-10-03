--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnmyvv4py-b3-hlcu_n6ch">
+      <w:hyperlink w:history="1" r:id="rIdgzbwoemyrakzhkxzma6sb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/see-your-desk-day-on-the-home-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The home screen answers one question — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what is happening to me today</w:t>
       </w:r>
@@ -339,51 +339,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A desk day: the booking, its check-in countdown, and the leave reminder under it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Answering the leave reminder is the whole point of it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A desk booked until
 six and left at three is three hours nobody else can use, and nothing about the
 booking notices you have gone. Ending it — from this card, or by scanning the
 code on the desk on your way out — is what puts it back in the pool. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsc_xdmajvlkfahwneguq3">
+      <w:hyperlink w:history="1" r:id="rIdqrrqc6g-q5p2bwhv8duif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it says you have no desk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -485,126 +485,126 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Making the booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgwanpsnyboaij3dij_8cg">
+      <w:hyperlink w:history="1" r:id="rIdei5tfqx20d5akhj8jseur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choosing where to sit.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The map beside this panel is the better tool for
 that — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda03vuub3nkgugis3gosr-">
+      <w:hyperlink w:history="1" r:id="rIdowz3kbz0a-crzii-j5p2m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Your bookings in general.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carries all of them, desks
 included — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezch7m6o3isq_z6uj5c_z">
+      <w:hyperlink w:history="1" r:id="rIdcjcsacusjjhr-ylexm9t2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reschedule a booking on my calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1029,51 +1029,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnmyvv4py-b3-hlcu_n6ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdsc_xdmajvlkfahwneguq3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdgwanpsnyboaij3dij_8cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIda03vuub3nkgugis3gosr-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdezch7m6o3isq_z6uj5c_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63bcbf531452587488ee73461012de25e1354957.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgzbwoemyrakzhkxzma6sb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdqrrqc6g-q5p2bwhv8duif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdei5tfqx20d5akhj8jseur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdowz3kbz0a-crzii-j5p2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdcjcsacusjjhr-ylexm9t2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63bcbf531452587488ee73461012de25e1354957.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See your desk day on the home screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>