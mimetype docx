--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgzbwoemyrakzhkxzma6sb">
+      <w:hyperlink w:history="1" r:id="rId5u6hkgzrfzgvommqm9mez">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/see-your-desk-day-on-the-home-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The home screen answers one question — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what is happening to me today</w:t>
       </w:r>
@@ -339,51 +339,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A desk day: the booking, its check-in countdown, and the leave reminder under it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Answering the leave reminder is the whole point of it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A desk booked until
 six and left at three is three hours nobody else can use, and nothing about the
 booking notices you have gone. Ending it — from this card, or by scanning the
 code on the desk on your way out — is what puts it back in the pool. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrrqc6g-q5p2bwhv8duif">
+      <w:hyperlink w:history="1" r:id="rIdtolikvyu_lbrs0bqe0lpf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it says you have no desk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -485,126 +485,126 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Making the booking.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdei5tfqx20d5akhj8jseur">
+      <w:hyperlink w:history="1" r:id="rIdljthzbeanqegrig8mmprv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choosing where to sit.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The map beside this panel is the better tool for
 that — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowz3kbz0a-crzii-j5p2m">
+      <w:hyperlink w:history="1" r:id="rIdkcbyq8ztwoqhbnbctbb1k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Your bookings in general.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carries all of them, desks
 included — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjcsacusjjhr-ylexm9t2">
+      <w:hyperlink w:history="1" r:id="rId-u7ur-qghxlcn2j5dhgbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reschedule a booking on my calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1029,51 +1029,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgzbwoemyrakzhkxzma6sb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdqrrqc6g-q5p2bwhv8duif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdei5tfqx20d5akhj8jseur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdowz3kbz0a-crzii-j5p2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdcjcsacusjjhr-ylexm9t2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63bcbf531452587488ee73461012de25e1354957.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5u6hkgzrfzgvommqm9mez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdtolikvyu_lbrs0bqe0lpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdljthzbeanqegrig8mmprv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdkcbyq8ztwoqhbnbctbb1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId-u7ur-qghxlcn2j5dhgbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27547ad1fe2889d3afc04c7d25c150c2661458e5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See your desk day on the home screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>