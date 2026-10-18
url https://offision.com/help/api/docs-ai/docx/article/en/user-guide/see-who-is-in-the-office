--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -26,134 +26,150 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See who is in the office on a given day</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deciding whether to come in: setting the home screen to the day you mean, switching the floor plan to show people instead of free space, and reading who is booked in at the hour you would be there — plus why a colleague who was only invited to a meeting never appears on it.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Deciding whether to come in: setting the home screen to the day you mean, switching the floor plan to show people instead of free space, and reading who is booked in at the hour you would be there — plus why a colleague who was only invited to a meeting never appears on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-12</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzvsi8-gbreopzwzc7ixd">
+      <w:hyperlink w:history="1" r:id="rIdw8vuk5uvsdxczbozt1_ve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/see-who-is-in-the-office/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Commuting in to a half-empty office is a wasted morning. The home screen can
 answer the question before you leave: for any day you choose, who has booked a
 desk or a room, and where they will be sitting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-Your company has to have uploaded floor plans and turned on colleague search.
+Your company must have maps on the relevant floors and colleague search enabled.
 Where it has not, the map has no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">People</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tile and no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show all users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 switch — the rest of the search still works, but only for rooms and desks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The screenshots show Classic map. The account can instead show Map 2.0; the drawing and resource assignments must belong to the family in use. Booking permissions still apply in either map.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Pick the day</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The date sits at the top of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">left</w:t>
       </w:r>
       <w:r>
@@ -794,51 +810,51 @@
         <w:t xml:space="preserve"> Anyone who walks in and sits at a free desk
 without claiming it is invisible here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desks that were never put on the plan.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A desk with only a floor set
 against it is fully bookable and never drawn — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqodtcfaux05iu7lk4wpv">
+      <w:hyperlink w:history="1" r:id="rIdevbgsb0obt7d_orzygymr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -846,51 +862,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the home screen has no map beside it. Add the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Realtime map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 to your home screen instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To choose a desk rather than find a person — filtering by what a desk has,
 booking straight from the plan — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmb_k3z4o9ldu4abpiq7-f">
+      <w:hyperlink w:history="1" r:id="rIde5gsucxrbgbe9kqv0ckmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1315,51 +1331,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzzvsi8-gbreopzwzc7ixd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdlqodtcfaux05iu7lk4wpv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIdmb_k3z4o9ldu4abpiq7-f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c323d52336b0fe7c2604c2dbf86cb7468c038adb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c4e074095d1cf3bf864007245b5c780856c82fed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1d76403eb06a50cc990ecaff618c3268a2d912d1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4833f5fc60a9fcd590396e28d1c041f0a107ee69.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0225e89c64208055d64dbdb93421abc6a65a6668.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw8vuk5uvsdxczbozt1_ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdevbgsb0obt7d_orzygymr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIde5gsucxrbgbe9kqv0ckmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f2cad592eac1c98667cf573cd7ecc4592c1ef21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b4f2ce0470cba1ac0437c98c0eea6caaa953721.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b75384b22e1b7b565790f916bf389a4b684c281.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b34618e9f3b54a6466c1140d9506afb99b1dd867.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e33092f4d5e2631d595abd326098089cfc7ffe2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See who is in the office on a given day</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>