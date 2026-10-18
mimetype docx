--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -26,131 +26,147 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See what is free on the floor plan and book it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Live availability on the floor plan, for rooms and for desks, and how to book straight from it without asking anyone — in the app, and on a touch screen in the lobby or on the floor. What the colours mean, why the time slider matters, and what a member of a co-working space can and cannot do from the map.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Live availability on the floor plan, for rooms and for desks, and how to book straight from it without asking anyone — in the app, and on a touch screen in the lobby or on the floor. What the colours mean, why the time slider matters, and what a member of a co-working space can and cannot do from the map.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mmrbvyabvph5lsmnsj7z">
+      <w:hyperlink w:history="1" r:id="rIdi5nctgpmwfyruwhuweojf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Yes — the floor plan is live, and anything drawn on it that is free can be booked
 from it. Nobody at a desk is involved: a member, a visitor with an account or a
 colleague from another floor taps the room or desk, picks the time, and it is
 theirs. The same plan is shown in two places, and this article covers both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Your company has to have uploaded a plan for the floor and put its rooms and
 desks on it. A room that is missing from the plan can still be booked from the
 list — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvssic5sy1xy_2woorrwn_">
+      <w:hyperlink w:history="1" r:id="rIdt06wtr8zvev5rejb8j8af">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a room right now</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. An administrator
 can also hide the panel beside Home for everyone; the map page itself stays.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The screenshots show Classic map. The account can instead show Map 2.0; the drawing and resource assignments must belong to the family in use. Booking permissions still apply in either map.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the app: the map beside the home screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The floor plan is the right-hand half of the home screen, unless an
 administrator has hidden it there. The control at its top left names the floor; open it to switch buildings and floors, and use the row of
 icons along the top of that list — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -203,51 +219,51 @@
 booking is made from the map — the booking form never opens. A room that needs
 approval, or a desk reserved for another team or marked walk-in only, says so on
 the card instead of refusing you afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search control at the top right finds a room or a person by name and puts
 them on the plan; the sliders button beside it filters what the map draws — by
 category, or by what a room has, so a floor of thirty rooms becomes the three
 with a screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk side of this — floors that show how many desks are free, sitting near a
 colleague — is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpg-iedc1_eapn1m-ycqc0">
+      <w:hyperlink w:history="1" r:id="rId9vrytr95nheb49yezfczy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a screen in the lobby or on the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same live plan goes on a signage screen through the </w:t>
@@ -343,51 +359,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Time slider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource search</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> put the app's slider and search on the
 screen too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The settings are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2tyqfik6c6vrkuddcxjs4">
+      <w:hyperlink w:history="1" r:id="rIdtmll5j0urdn5mnfxis336">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Booking status - Map widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A screen without touch still shows the live plan; it just cannot take a booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -425,51 +441,51 @@
         <w:t xml:space="preserve"> Every booking on the floor colours the plan,
 whoever made it; the map never hides a taken room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book what.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room reserved for a team, a desk that is walk-in only,
 or a room that asks for approval behaves the same on the map as in the form —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId91dh592tvhtm_uhhd7kto">
+      <w:hyperlink w:history="1" r:id="rIdhvgqttkmjvykxjgwh1a48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why a room refuses your booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -915,51 +931,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9mmrbvyabvph5lsmnsj7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdvssic5sy1xy_2woorrwn_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdpg-iedc1_eapn1m-ycqc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rId2tyqfik6c6vrkuddcxjs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId91dh592tvhtm_uhhd7kto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi5nctgpmwfyruwhuweojf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdt06wtr8zvev5rejb8j8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId9vrytr95nheb49yezfczy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdtmll5j0urdn5mnfxis336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdhvgqttkmjvykxjgwh1a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See what is free on the floor plan and book it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>