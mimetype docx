--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi5nctgpmwfyruwhuweojf">
+      <w:hyperlink w:history="1" r:id="rIdfjb2tn2h2m7oymcjnuwmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes — the floor plan is live, and anything drawn on it that is free can be booked
 from it. Nobody at a desk is involved: a member, a visitor with an account or a
 colleague from another floor taps the room or desk, picks the time, and it is
 theirs. The same plan is shown in two places, and this article covers both.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Your company has to have uploaded a plan for the floor and put its rooms and
 desks on it. A room that is missing from the plan can still be booked from the
 list — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt06wtr8zvev5rejb8j8af">
+      <w:hyperlink w:history="1" r:id="rIdm3rygom88drgzumtxhwif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a room right now</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. An administrator
 can also hide the panel beside Home for everyone; the map page itself stays.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screenshots show Classic map. The account can instead show Map 2.0; the drawing and resource assignments must belong to the family in use. Booking permissions still apply in either map.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -219,51 +219,51 @@
 booking is made from the map — the booking form never opens. A room that needs
 approval, or a desk reserved for another team or marked walk-in only, says so on
 the card instead of refusing you afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search control at the top right finds a room or a person by name and puts
 them on the plan; the sliders button beside it filters what the map draws — by
 category, or by what a room has, so a floor of thirty rooms becomes the three
 with a screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desk side of this — floors that show how many desks are free, sitting near a
 colleague — is walked through in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9vrytr95nheb49yezfczy">
+      <w:hyperlink w:history="1" r:id="rId-uc01h3saougxsd4c3r7v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a screen in the lobby or on the floor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same live plan goes on a signage screen through the </w:t>
@@ -359,51 +359,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Time slider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource search</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> put the app's slider and search on the
 screen too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The settings are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtmll5j0urdn5mnfxis336">
+      <w:hyperlink w:history="1" r:id="rIdxewzjz2dqcvnnlrkm9hsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Booking status - Map widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A screen without touch still shows the live plan; it just cannot take a booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -441,51 +441,51 @@
         <w:t xml:space="preserve"> Every booking on the floor colours the plan,
 whoever made it; the map never hides a taken room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may book what.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room reserved for a team, a desk that is walk-in only,
 or a room that asks for approval behaves the same on the map as in the form —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhvgqttkmjvykxjgwh1a48">
+      <w:hyperlink w:history="1" r:id="rId7oglg4cistmcxlvi6ywek">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why a room refuses your booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -931,51 +931,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi5nctgpmwfyruwhuweojf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdt06wtr8zvev5rejb8j8af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId9vrytr95nheb49yezfczy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdtmll5j0urdn5mnfxis336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rIdhvgqttkmjvykxjgwh1a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfjb2tn2h2m7oymcjnuwmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/see-what-is-free-on-the-floor-plan-and-book-it/" TargetMode="External"/><Relationship Id="rIdm3rygom88drgzumtxhwif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId-uc01h3saougxsd4c3r7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdxewzjz2dqcvnnlrkm9hsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/booking-status-map/" TargetMode="External"/><Relationship Id="rId7oglg4cistmcxlvi6ywek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See what is free on the floor plan and book it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>