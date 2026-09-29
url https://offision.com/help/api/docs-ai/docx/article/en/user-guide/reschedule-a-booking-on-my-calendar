--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8252t7wkkftu5bombv0tx">
+      <w:hyperlink w:history="1" r:id="rId1w_f9tolpplhssgovcfjv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is everything you have on: the rooms and desks you booked, the
 meetings you were invited to, the visitors you invited in, and whatever your
@@ -1357,51 +1357,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3321"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A message about the booking rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6039"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The new time breaks one of them — it clashes with somebody else, it is too far ahead, or it falls outside the hours the room is available. These are the same refusals the booking form gives, and they are listed under </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde-gc-ibse5wl1iyd2n1tk">
+            <w:hyperlink w:history="1" r:id="rIdfnzhgwsp-bmjyd2gaqsd8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why a room refuses your booking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changing the room instead</w:t>
@@ -1893,51 +1893,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8252t7wkkftu5bombv0tx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIde-gc-ibse5wl1iyd2n1tk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee99aa33e524b2c425d025e5e1422426d841de71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41be2aba38638769da3b4ff44e8769f5c5da4dc9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/480d1b32089562bcf8d6a7e6d92f31775cad8585.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdfc0025008bf08637bf33dcae6df59b6813f94e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1w_f9tolpplhssgovcfjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdfnzhgwsp-bmjyd2gaqsd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee99aa33e524b2c425d025e5e1422426d841de71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41be2aba38638769da3b4ff44e8769f5c5da4dc9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/480d1b32089562bcf8d6a7e6d92f31775cad8585.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdfc0025008bf08637bf33dcae6df59b6813f94e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reschedule a booking on My calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>