--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1w_f9tolpplhssgovcfjv">
+      <w:hyperlink w:history="1" r:id="rIdo00z4de2l3a8pfvdti375">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is everything you have on: the rooms and desks you booked, the
 meetings you were invited to, the visitors you invited in, and whatever your
@@ -1357,51 +1357,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3321"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A message about the booking rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6039"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The new time breaks one of them — it clashes with somebody else, it is too far ahead, or it falls outside the hours the room is available. These are the same refusals the booking form gives, and they are listed under </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfnzhgwsp-bmjyd2gaqsd8">
+            <w:hyperlink w:history="1" r:id="rIdnaohvetrxfxrf8ijjby1k">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why a room refuses your booking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changing the room instead</w:t>
@@ -1893,51 +1893,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1w_f9tolpplhssgovcfjv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdfnzhgwsp-bmjyd2gaqsd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee99aa33e524b2c425d025e5e1422426d841de71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41be2aba38638769da3b4ff44e8769f5c5da4dc9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/480d1b32089562bcf8d6a7e6d92f31775cad8585.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdfc0025008bf08637bf33dcae6df59b6813f94e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo00z4de2l3a8pfvdti375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdnaohvetrxfxrf8ijjby1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbb200fa912891df55f4ccedd2837d4e7c4a2a0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65876b2151c04fc2d446b3d7ad2aa0c2b66fb070.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e32997da32ebc1b5f47ea96c25647b834ea98323.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510e4920946b13f8e5934e61ad13955f853269e6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reschedule a booking on My calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>