--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo00z4de2l3a8pfvdti375">
+      <w:hyperlink w:history="1" r:id="rIdb0xn9hezncgxs3lvjpdau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is everything you have on: the rooms and desks you booked, the
 meetings you were invited to, the visitors you invited in, and whatever your
@@ -1357,51 +1357,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3321"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A message about the booking rules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6039"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The new time breaks one of them — it clashes with somebody else, it is too far ahead, or it falls outside the hours the room is available. These are the same refusals the booking form gives, and they are listed under </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnaohvetrxfxrf8ijjby1k">
+            <w:hyperlink w:history="1" r:id="rIdhurf8hmrg9kujvtk_dhsn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why a room refuses your booking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changing the room instead</w:t>
@@ -1893,51 +1893,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo00z4de2l3a8pfvdti375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdnaohvetrxfxrf8ijjby1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbb200fa912891df55f4ccedd2837d4e7c4a2a0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65876b2151c04fc2d446b3d7ad2aa0c2b66fb070.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e32997da32ebc1b5f47ea96c25647b834ea98323.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510e4920946b13f8e5934e61ad13955f853269e6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb0xn9hezncgxs3lvjpdau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdhurf8hmrg9kujvtk_dhsn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbb200fa912891df55f4ccedd2837d4e7c4a2a0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65876b2151c04fc2d446b3d7ad2aa0c2b66fb070.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e32997da32ebc1b5f47ea96c25647b834ea98323.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/510e4920946b13f8e5934e61ad13955f853269e6.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reschedule a booking on My calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>