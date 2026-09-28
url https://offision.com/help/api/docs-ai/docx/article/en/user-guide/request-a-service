--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,101 +42,101 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Two moments to ask for something to be done for your meeting — ordered with the booking, or called for while it is running — what each one asks you, how to follow the request afterwards, and why the list of services in front of you is not the same as anybody else's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0z9wlp_wopm3_3z3e5sm">
+      <w:hyperlink w:history="1" r:id="rIdw0pleuepqnnkb9f2m0olw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is something a person does for your meeting: bringing the tea in,
 clearing the room afterwards, coming to look at a screen that will not wake up.
 You do not arrange it — you ask, and it reaches whoever does that work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There are two moments to ask, and they are not interchangeable. Which one a given
-[...2 lines deleted...]
-each asked for in a different place.</w:t>
+        <w:t xml:space="preserve">There are two moments to ask, and they are not interchangeable — which one a
+service belongs to was decided when somebody built it. So tea waiting at the
+start and a fresh pot at half past three may be two different services, asked
+for in two different places.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need a room that has services attached to it. Nothing here is set up by you,
 and a room offering nothing is the normal state of most rooms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Order it with the booking</w:t>
@@ -310,178 +310,284 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Open: this room's services. The names here are one company's — yours will be different.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What a service asks you</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ticking a service can open a short list of questions — how many cups, hot or
+cold, what is wrong with the screen. Tap one and it opens on its own, with an
+arrow back. You get a number on a plus-and-minus stepper, a line of text, or
+options to tap — whichever the service was built with. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select at least one</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+sits above a row of options that has to be answered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2667000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-service-options" descr="One question, open: what it asks, and the answers already taken above it." title="One question, open: what it asks, and the answers already taken above it."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2667000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One question, open: what it asks, and the answers already taken above it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each answer comes back as a row with a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">×</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to take it off again, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add
+more</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> appears under them where the service allows more than one — so three
+coffees and two teas is two passes, not one. A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">red dot</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> marks an answer
+still missing, and the form will not let you book until it has gone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Some services ask a follow-up question — how many cups, hot or cold, what is
-[...11 lines deleted...]
-not let you book until it has one.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remarks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> takes anything the question did not cover. It is headed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remarks
+for service staff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and that is exactly who reads it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, and that is exactly who reads it.</w:t>
+        <w:t xml:space="preserve">A service marked </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Default)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> comes with the room and cannot be unticked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A service marked </w:t>
-[...21 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Where a service has conditions, you are asked to read them — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please confirm
 terms for service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — before it can be taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then book as normal. The request goes out when the booking is saved, not before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ordering tea can make the room busy for longer than your meeting.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A service
-that needs laying out beforehand, or clearing afterwards, takes that time out of
-[...4 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId-zkcptqo_i-5x_ta50_gw">
+laid out beforehand or cleared afterwards takes that time out of the room's day —
+see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5kv-hzp-swkuyskdf1sjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the form refuses a service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The service stays on screen and says why underneath it:</w:t>
@@ -812,536 +918,547 @@
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="in-use-service-button" descr="The in-use bar, open. Service sits beside Extend and End." title="The in-use bar, open. Service sits beside Extend and End."/>
-            <wp:cNvGraphicFramePr>
-[...77 lines deleted...]
-            <wp:docPr id="1" name="in-use-service-view" descr="The room's services. One already asked for is marked instead of opening." title="The room's services. One already asked for is marked instead of opening."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The room's services. One already asked for is marked instead of opening.</w:t>
+        <w:t xml:space="preserve">The in-use bar, open. Service sits beside Extend and End.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service appears once the room is in use</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, which is not quite the same as
+once the booking has started. On most rooms it is — the booking turns itself to
+in-use at its start time and the bar appears with it. On a room that asks people
+to check in, the booking waits, and the bar offers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and nothing else
+until somebody does.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Press it, and the request takes three taps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4572000" cy="2409825"/>
+            <wp:extent cx="4572000" cy="1943100"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-service-send" descr="The service's own page: what it asks, a line for the staff, and Send request." title="The service's own page: what it asks, a line for the staff, and Send request."/>
+            <wp:docPr id="1" name="in-use-service-view" descr="The room's services. One already asked for is marked instead of opening." title="The room's services. One already asked for is marked instead of opening."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4572000" cy="2409825"/>
+                      <a:ext cx="4572000" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The service's own page: what it asks, a line for the staff, and Send request.</w:t>
-[...260 lines deleted...]
-        <w:t xml:space="preserve">Following it up</w:t>
+        <w:t xml:space="preserve">The room's services. One already asked for is marked instead of opening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4876800" cy="1447800"/>
+            <wp:extent cx="4572000" cy="2409825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="user-booking-service-status" descr="A service on a booking, carrying the status it has reached." title="A service on a booking, carrying the status it has reached."/>
+            <wp:docPr id="1" name="user-service-send" descr="The service's own page: what it asks, a line for the staff, and Send request." title="The service's own page: what it asks, a line for the staff, and Send request."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="4572000" cy="2409825"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The service's own page: what it asks, a line for the staff, and Send request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pick the room</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, if your booking holds more than one. Where it holds one,
+this step is skipped.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pick the service.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Something you have already asked for this meeting is
+marked </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requested</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> instead of opening again. Where the room offers exactly
+one service, it opens straight away.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Answer what it asks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — a count on a plus-and-minus stepper, a choice to
+tap, a line of text — add anything else under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remarks for service staff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and
+choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Send request</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A tick and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Send Success</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> confirm it. The room goes with the request
+automatically, so nobody has to say where you are.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Or from the booking itself</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Opening the booking on your calendar gives you the same </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> row
+while the meeting is in use, and the same list behind it. It is also where the
+room's own contact routes appear, where it has any — a Microsoft Teams chat,
+Zoom, WhatsApp, LINE, a Webex space, a phone number, a text, an email, a web
+page. Those reach the people directly instead of filing a request, and which you
+see is the room's setting rather than yours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The same request can also be made at the panel outside the door, and from a QR
+code on the table where the room has one — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmxgveohmsy_hpt_3tsga2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Request service at the room panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What you can actually ask for</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The services in the pictures above are one demo company's — yours will not
+match them.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> What you are offered is your own organisation's list, and only the
+part of it that somebody attached to the room you picked. Two rooms on the same
+floor can offer completely different things, or one of them nothing at all.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two more things change the list in front of you. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A service belongs to one
+moment or the other</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — something you can order with the booking will not appear
+during the meeting, and the reverse, so look in the other place before reporting
+it missing. And </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">choosing a booking purpose can replace the whole list</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, where
+that purpose carries services of its own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An empty list, or no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> row at all, is the normal state of a
+room nothing has been attached to. It is not a fault — the rest of the reasons
+are in the table below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Following it up</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4876800" cy="1447800"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="user-booking-service-status" descr="A service on a booking, carrying the status it has reached." title="A service on a booking, carrying the status it has reached."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="4876800" cy="1447800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1397,99 +1514,99 @@
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Staff response</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 appears against a request where the person doing it wrote something back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are emailed about a change only when they choose to tell you, so a status that
 has moved quietly is normal rather than a fault. For the queue behind those
 statuses, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9revomb3phtg9mvkadu7t">
+      <w:hyperlink w:history="1" r:id="rIdxf09awn3ohmwp8xhzgzhx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancelling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two routes differ, and this is the part worth knowing before you need it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Something you ordered with the booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is removed by editing the booking
 and unticking it — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm0g09ijxhe68kc2hvx1bn">
+      <w:hyperlink w:history="1" r:id="rIdrokusjgib-8rv18erhq74">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Default)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 service, one that came with the booking purpose, or one already past its
 cut-off cannot be taken off that way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1527,270 +1644,270 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When there is no Service to press</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4199"/>
-        <w:gridCol w:w="5161"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="4680"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4199"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Why</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5161"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What to do instead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4199"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room has nothing attached to it</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5161"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nothing in the app. Ask whoever looks after that room</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4199"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="5161"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">It is outside the service's own hours — which are the service's, not the room's</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wait until they start, or use the room's own contact route</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4199"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Check in first; the control appears once the room is in use</w:t>
+            <w:tcW w:type="dxa" w:w="4680"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The room is not in use yet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4680"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On a room that asks for check-in, check in first. Otherwise wait for the start time — the bar appears by itself</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4199"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The booking is not yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5161"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ask the organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4199"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A booking purpose replaced the room's list</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5161"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Try the booking's other purpose, if it has one that suits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4199"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Service is not switched on for your organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5161"/>
+            <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nothing in the app</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this is not</w:t>
       </w:r>
     </w:p>
@@ -1882,51 +1999,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A way of booking the room longer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6104"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A service ordered with the booking can block the room afterwards, but it is not extending your meeting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjuejodgybpzgig-3dlbmy">
+            <w:hyperlink w:history="1" r:id="rId6gwol8il4ed21ujwbaywd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extend a meeting, or end it early</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A message to a person</w:t>
             </w:r>
@@ -2393,51 +2510,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv0z9wlp_wopm3_3z3e5sm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId-zkcptqo_i-5x_ta50_gw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rId164cyzajceqoya_pkhjop" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId9revomb3phtg9mvkadu7t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdm0g09ijxhe68kc2hvx1bn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdjuejodgybpzgig-3dlbmy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca97265235b6e89be4c4aebeb08f3794657568c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26c44fd4ba93a94207cf30702c64fa4ef719a3cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb542eb3dd941c2d6dc68d4b863980ca5e68edf0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aca1cdf03f4a18bce6f6abfe063e057a05587501.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc9c017c936dbeddc9fefcbfb0f92826a06ee107.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5922b7c89e084c0127b7151b721f5c5997d2eb40.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw0pleuepqnnkb9f2m0olw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId5kv-hzp-swkuyskdf1sjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdmxgveohmsy_hpt_3tsga2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdxf09awn3ohmwp8xhzgzhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdrokusjgib-8rv18erhq74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId6gwol8il4ed21ujwbaywd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca97265235b6e89be4c4aebeb08f3794657568c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26c44fd4ba93a94207cf30702c64fa4ef719a3cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0330a042a351880aa190976c8497336f64912869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb542eb3dd941c2d6dc68d4b863980ca5e68edf0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aca1cdf03f4a18bce6f6abfe063e057a05587501.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc9c017c936dbeddc9fefcbfb0f92826a06ee107.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5922b7c89e084c0127b7151b721f5c5997d2eb40.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ask for tea, cleaning or help</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>