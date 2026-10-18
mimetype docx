--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw0pleuepqnnkb9f2m0olw">
+      <w:hyperlink w:history="1" r:id="rIdzloowp2esukmx6t4r9ofr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service</w:t>
       </w:r>
@@ -543,51 +543,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then book as normal. The request goes out when the booking is saved, not before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ordering tea can make the room busy for longer than your meeting.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A service
 laid out beforehand or cleared afterwards takes that time out of the room's day —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kv-hzp-swkuyskdf1sjw">
+      <w:hyperlink w:history="1" r:id="rId8flw1cojsc-eyfuro5edc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the form refuses a service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The service stays on screen and says why underneath it:</w:t>
@@ -1284,51 +1284,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Request service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row
 while the meeting is in use, and the same list behind it. It is also where the
 room's own contact routes appear, where it has any — a Microsoft Teams chat,
 Zoom, WhatsApp, LINE, a Webex space, a phone number, a text, an email, a web
 page. Those reach the people directly instead of filing a request, and which you
 see is the room's setting rather than yours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same request can also be made at the panel outside the door, and from a QR
 code on the table where the room has one — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxgveohmsy_hpt_3tsga2">
+      <w:hyperlink w:history="1" r:id="rIdioppk6tcptxtje0eygwec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Request service at the room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What you can actually ask for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1514,99 +1514,99 @@
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Staff response</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 appears against a request where the person doing it wrote something back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are emailed about a change only when they choose to tell you, so a status that
 has moved quietly is normal rather than a fault. For the queue behind those
 statuses, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxf09awn3ohmwp8xhzgzhx">
+      <w:hyperlink w:history="1" r:id="rIdxs8a0irjcwf42kd7gog-c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancelling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two routes differ, and this is the part worth knowing before you need it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Something you ordered with the booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is removed by editing the booking
 and unticking it — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrokusjgib-8rv18erhq74">
+      <w:hyperlink w:history="1" r:id="rIdlbp2uaqad7usarnpo58ad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Default)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 service, one that came with the booking purpose, or one already past its
 cut-off cannot be taken off that way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1999,51 +1999,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A way of booking the room longer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6104"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A service ordered with the booking can block the room afterwards, but it is not extending your meeting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6gwol8il4ed21ujwbaywd">
+            <w:hyperlink w:history="1" r:id="rIdsiehv2uqtleq5dqwvzam7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extend a meeting, or end it early</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A message to a person</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw0pleuepqnnkb9f2m0olw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId5kv-hzp-swkuyskdf1sjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdmxgveohmsy_hpt_3tsga2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdxf09awn3ohmwp8xhzgzhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdrokusjgib-8rv18erhq74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId6gwol8il4ed21ujwbaywd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ca97265235b6e89be4c4aebeb08f3794657568c0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/26c44fd4ba93a94207cf30702c64fa4ef719a3cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0330a042a351880aa190976c8497336f64912869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb542eb3dd941c2d6dc68d4b863980ca5e68edf0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aca1cdf03f4a18bce6f6abfe063e057a05587501.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fc9c017c936dbeddc9fefcbfb0f92826a06ee107.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5922b7c89e084c0127b7151b721f5c5997d2eb40.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzloowp2esukmx6t4r9ofr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId8flw1cojsc-eyfuro5edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdioppk6tcptxtje0eygwec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdxs8a0irjcwf42kd7gog-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdlbp2uaqad7usarnpo58ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdsiehv2uqtleq5dqwvzam7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb98a5b8e3be493533c843d911c0bbd6c6ee3c21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/075867fdbc07cf768483a5352cfc8de924100658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccc0e79e58e6f3ae5278be1eb2414348387ea184.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a919eb5ec574bc41381fd10a013c8409d232761.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094e42025690f30b712ebadc0a8fcc23be10b434.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83092c016b882b55a2fb781fb5fb9f9b7ba2921a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdfa86d45cc1cc03ec1dc67917c7b82357841b1b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ask for tea, cleaning or help</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>