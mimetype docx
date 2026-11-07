--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzloowp2esukmx6t4r9ofr">
+      <w:hyperlink w:history="1" r:id="rIdpqxpmxgcm66i-jdctjhnk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/request-a-service/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">service</w:t>
       </w:r>
@@ -543,51 +543,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then book as normal. The request goes out when the booking is saved, not before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ordering tea can make the room busy for longer than your meeting.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A service
 laid out beforehand or cleared afterwards takes that time out of the room's day —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8flw1cojsc-eyfuro5edc">
+      <w:hyperlink w:history="1" r:id="rIdtxhy4pt9vtnwsfegufmvr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the form refuses a service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The service stays on screen and says why underneath it:</w:t>
@@ -1284,51 +1284,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Request service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row
 while the meeting is in use, and the same list behind it. It is also where the
 room's own contact routes appear, where it has any — a Microsoft Teams chat,
 Zoom, WhatsApp, LINE, a Webex space, a phone number, a text, an email, a web
 page. Those reach the people directly instead of filing a request, and which you
 see is the room's setting rather than yours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same request can also be made at the panel outside the door, and from a QR
 code on the table where the room has one — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdioppk6tcptxtje0eygwec">
+      <w:hyperlink w:history="1" r:id="rIdmzteyojkb_rrtdm8jdpp6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Request service at the room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What you can actually ask for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1514,99 +1514,99 @@
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Staff response</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 appears against a request where the person doing it wrote something back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You are emailed about a change only when they choose to tell you, so a status that
 has moved quietly is normal rather than a fault. For the queue behind those
 statuses, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxs8a0irjcwf42kd7gog-c">
+      <w:hyperlink w:history="1" r:id="rIdroetlciqfxgdqm0xlb1--">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancelling</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two routes differ, and this is the part worth knowing before you need it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Something you ordered with the booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is removed by editing the booking
 and unticking it — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlbp2uaqad7usarnpo58ad">
+      <w:hyperlink w:history="1" r:id="rIdmh8baal3xihfwcf5fmi4w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Default)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 service, one that came with the booking purpose, or one already past its
 cut-off cannot be taken off that way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1999,51 +1999,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A way of booking the room longer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6104"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A service ordered with the booking can block the room afterwards, but it is not extending your meeting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdsiehv2uqtleq5dqwvzam7">
+            <w:hyperlink w:history="1" r:id="rIdgz0ikjeqvxph28qvnhwtb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extend a meeting, or end it early</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3256"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A message to a person</w:t>
             </w:r>
@@ -2510,51 +2510,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzloowp2esukmx6t4r9ofr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rId8flw1cojsc-eyfuro5edc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdioppk6tcptxtje0eygwec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdxs8a0irjcwf42kd7gog-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdlbp2uaqad7usarnpo58ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdsiehv2uqtleq5dqwvzam7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb98a5b8e3be493533c843d911c0bbd6c6ee3c21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/075867fdbc07cf768483a5352cfc8de924100658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccc0e79e58e6f3ae5278be1eb2414348387ea184.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a919eb5ec574bc41381fd10a013c8409d232761.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094e42025690f30b712ebadc0a8fcc23be10b434.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83092c016b882b55a2fb781fb5fb9f9b7ba2921a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdfa86d45cc1cc03ec1dc67917c7b82357841b1b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpqxpmxgcm66i-jdctjhnk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/request-a-service/" TargetMode="External"/><Relationship Id="rIdtxhy4pt9vtnwsfegufmvr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdmzteyojkb_rrtdm8jdpp6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/request-service-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdroetlciqfxgdqm0xlb1--" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdmh8baal3xihfwcf5fmi4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdgz0ikjeqvxph28qvnhwtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bb98a5b8e3be493533c843d911c0bbd6c6ee3c21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/075867fdbc07cf768483a5352cfc8de924100658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccc0e79e58e6f3ae5278be1eb2414348387ea184.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a919eb5ec574bc41381fd10a013c8409d232761.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/094e42025690f30b712ebadc0a8fcc23be10b434.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83092c016b882b55a2fb781fb5fb9f9b7ba2921a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdfa86d45cc1cc03ec1dc67917c7b82357841b1b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ask for tea, cleaning or help</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>