--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The whole booking form, field by field, as an ordinary employee meets it: finding a free room, holding the time, inviting people, and reading the answer when Offision says the room is confirmed, waiting for approval, or not available at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbwoem_pxmnzxsbeilic8j">
+      <w:hyperlink w:history="1" r:id="rId5xqc6wogkd4vb9ng7tyjc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking a room in Offision is one form. It opens knowing who you are and what
 you are allowed to book, and it answers as you fill it in — so by the time you
 reach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -141,51 +141,51 @@
 starts. Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, then the kind of thing you want — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Desk,
 Equipment, Parking or Other resources. This article is the room; a desk asks
 four fewer questions and has a page of its own — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsysgqq1zmoxdbwjemcy1i">
+      <w:hyperlink w:history="1" r:id="rIduwcghxzxwvowrepxwjvzn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4343400" cy="1466850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-quick-actions" descr="The quick actions on the app home. Booking opens the form; Find now skips it." title="The quick actions on the app home. Booking opens the form; Find now skips it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -508,78 +508,90 @@
         <w:t xml:space="preserve"> — booking it sends a request rather than taking the room.
 Step 8 explains what that looks like.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — somebody has to confirm they turned up, or the room is
 released again. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyuhdrkdw5lgfbafwlb8sv">
+      <w:hyperlink w:history="1" r:id="rId4qx6lpxuymzlqo8lpwclm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hover a mark to see which it is. The star sets a room as a favourite, so it
 comes back to the top of this list next time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can select more than one room, and add a desk, a parking space or equipment
-alongside the room in the same booking.</w:t>
+alongside the room in the same booking. Holding a row of desks for a team works
+the same way — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdnaj_l7rlxszsmizkfpz3l">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Book several desks together</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Set the day and time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">From</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
@@ -821,51 +833,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is what everyone else will see on the room's schedule and on the
 panel outside the door, so write it for them rather than for yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if it should not be. The room still shows as taken; the
 title, the notes and the guest list come off everybody else's screen — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtbbd8pl387d8zqvrhwm7">
+      <w:hyperlink w:history="1" r:id="rId14fgnzvie7l_olh0qlxcp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meeting notes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the agenda, and it travels with the invitation.</w:t>
       </w:r>
@@ -954,61 +966,86 @@
       <w:r>
         <w:t xml:space="preserve"> finds colleagues, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Search groups</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> invites a whole team at
 once, and typing an email address invites somebody from outside. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check
 availability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows you who is already busy — and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0nqdytutzxpzlu72jzfuc">
+      <w:hyperlink w:history="1" r:id="rIdqbef5upsvyya_c4vgyzkg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">finds a time that works
 for everyone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For a list you already have, paste it instead of searching one by one. The field
+reads Outlook's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alex Wong  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> form and splits on semicolons,
+commas, tabs or line breaks, so a whole recipient list goes in at once and a
+count appears confirming who it found. An address that matches no user is kept
+as an email-only attendee; anything that is not an address stays in the box for
+you to fix.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2752725"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-attendees" descr="Attendees. Colleagues, groups, or an email address for a guest." title="Attendees. Colleagues, groups, or an email address for a guest."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1085,131 +1122,131 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invite somebody from outside your company and a switch appears under the list
 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Invite external attendee as visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Turn it on and the same booking also
 books them into the building. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9pm7lp8ur0eetxtytmvnp">
+      <w:hyperlink w:history="1" r:id="rIdz4rksuigce1h8bdgtou_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor while booking a
 room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Answer whatever else the form asks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Below the attendees, the rest of the form is whatever your company has decided a
 booking needs — a cost item, a project ID, a booking purpose, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room
 users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or a catering and equipment request under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Request service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz5ci-ghzqhp39pqmkyujs">
+      <w:hyperlink w:history="1" r:id="rIdza2tbbs5cwpofizl9flec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Ask for tea, cleaning or help</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These appear only once a room is chosen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, because they are attached to the
 room and not to the form. If you were expecting a field and cannot see it, pick
 the room first. Which fields exist is set by your administrator — see the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhs69jnqi_kzlp3dmyqmkr">
+      <w:hyperlink w:history="1" r:id="rIdxejyt8fnwzofjj8_txn2b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Repeat it, if it repeats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The control at the top of the form offers </w:t>
@@ -1224,51 +1261,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A recurring booking is one booking that repeats; a series books each
 session separately. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbza-bcu7uyyukx4n8iw0v">
+      <w:hyperlink w:history="1" r:id="rIdlfig1bkogdzu_fmhql17z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a repeating meeting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Book it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
@@ -1376,79 +1413,79 @@
         <w:t xml:space="preserve"> — and where your company has named the
 approvers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewed by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists who will decide. You still choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; it
 sends the request. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaibx_e0rjlw8sh9bwwjyg">
+      <w:hyperlink w:history="1" r:id="rId08q6dtx_qgnitvqvfa0cg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stays greyed out until the form is complete and allowed — something
 required is empty, or the booking is being refused just above the button. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtj0sup28lcbx9_du_j_cz">
+      <w:hyperlink w:history="1" r:id="rIdzwvevbzsbohbktbgdy8d7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why a room refuses your booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision confirms with one of three messages, and they are not the same thing:</w:t>
@@ -1637,51 +1674,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When you just need a room right now</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Find now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, beside the Booking button, skips the form: pick a duration and
 Offision takes the first free room that fits. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdemsgtcyrhilsoozzhjkoi">
+      <w:hyperlink w:history="1" r:id="rIduazh3vo-yshrxsj_y4x6m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a room right now</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2106,51 +2143,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbwoem_pxmnzxsbeilic8j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdsysgqq1zmoxdbwjemcy1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdyuhdrkdw5lgfbafwlb8sv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdvtbbd8pl387d8zqvrhwm7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId0nqdytutzxpzlu72jzfuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId9pm7lp8ur0eetxtytmvnp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdz5ci-ghzqhp39pqmkyujs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdhs69jnqi_kzlp3dmyqmkr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdbza-bcu7uyyukx4n8iw0v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdaibx_e0rjlw8sh9bwwjyg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdtj0sup28lcbx9_du_j_cz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdemsgtcyrhilsoozzhjkoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3df29624378f226fa10ca9750f9f569ad588cba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13eb919657ce2865ce2b1eddaeaba06681448d10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1c21b5cd5152163ab27aa17fd85e7df6c837751.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a47785815c43254743c6611a14a67e512f0f672.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/900b37fcc48ea068c254f990c146f945548d8f2b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de95ef9c4f346e5ddd09f5b52d17e8534983fc5e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96a37f100be34519458062c1c86fd870acfcc3ef.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5xqc6wogkd4vb9ng7tyjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIduwcghxzxwvowrepxwjvzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rId4qx6lpxuymzlqo8lpwclm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdnaj_l7rlxszsmizkfpz3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-desks-together/" TargetMode="External"/><Relationship Id="rId14fgnzvie7l_olh0qlxcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdqbef5upsvyya_c4vgyzkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdz4rksuigce1h8bdgtou_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdza2tbbs5cwpofizl9flec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdxejyt8fnwzofjj8_txn2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdlfig1bkogdzu_fmhql17z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId08q6dtx_qgnitvqvfa0cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdzwvevbzsbohbktbgdy8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIduazh3vo-yshrxsj_y4x6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3df29624378f226fa10ca9750f9f569ad588cba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13eb919657ce2865ce2b1eddaeaba06681448d10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1c21b5cd5152163ab27aa17fd85e7df6c837751.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a47785815c43254743c6611a14a67e512f0f672.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/900b37fcc48ea068c254f990c146f945548d8f2b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de95ef9c4f346e5ddd09f5b52d17e8534983fc5e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96a37f100be34519458062c1c86fd870acfcc3ef.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a meeting room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>