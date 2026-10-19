--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The whole booking form, field by field, as an ordinary employee meets it: finding a free room, holding the time, inviting people, and reading the answer when Offision says the room is confirmed, waiting for approval, or not available at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xqc6wogkd4vb9ng7tyjc">
+      <w:hyperlink w:history="1" r:id="rId225uej3yjwmm24nqzs9kf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/make-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking a room in Offision is one form. It opens knowing who you are and what
 you are allowed to book, and it answers as you fill it in — so by the time you
 reach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -141,51 +141,51 @@
 starts. Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, then the kind of thing you want — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Desk,
 Equipment, Parking or Other resources. This article is the room; a desk asks
 four fewer questions and has a page of its own — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduwcghxzxwvowrepxwjvzn">
+      <w:hyperlink w:history="1" r:id="rIdgusqq61apwxedlfylfqp0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4343400" cy="1466850"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-quick-actions" descr="The quick actions on the app home. Booking opens the form; Find now skips it." title="The quick actions on the app home. Booking opens the form; Find now skips it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -508,81 +508,81 @@
         <w:t xml:space="preserve"> — booking it sends a request rather than taking the room.
 Step 8 explains what that looks like.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Require check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — somebody has to confirm they turned up, or the room is
 released again. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4qx6lpxuymzlqo8lpwclm">
+      <w:hyperlink w:history="1" r:id="rId0xxuquzvdmguhszkipnmc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hover a mark to see which it is. The star sets a room as a favourite, so it
 comes back to the top of this list next time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can select more than one room, and add a desk, a parking space or equipment
 alongside the room in the same booking. Holding a row of desks for a team works
 the same way — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnaj_l7rlxszsmizkfpz3l">
+      <w:hyperlink w:history="1" r:id="rId845iyjkzfvkgc3lr5uonx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book several desks together</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Set the day and time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -792,92 +792,110 @@
 list you were expecting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can also work the other way round. Leave the room empty and Offision
 suggests rooms under the field — the chips marked </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, each of which
 picks that room when you choose it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The minimum guides room suggestions when a headcount is supplied: a 4–8-person room is not suggested for two people. It does not make a smaller booking invalid. The maximum is still used by capacity filters and the attendee warning; that warning does not prevent booking. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suggestion Priority</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> only changes ranking among suitable rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Say what the meeting is</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add title</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is what everyone else will see on the room's schedule and on the
 panel outside the door, so write it for them rather than for yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if it should not be. The room still shows as taken; the
 title, the notes and the guest list come off everybody else's screen — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId14fgnzvie7l_olh0qlxcp">
+      <w:hyperlink w:history="1" r:id="rIdo2x8upytzmgltq1j9clzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Meeting notes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the agenda, and it travels with the invitation.</w:t>
       </w:r>
@@ -966,51 +984,51 @@
       <w:r>
         <w:t xml:space="preserve"> finds colleagues, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Search groups</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> invites a whole team at
 once, and typing an email address invites somebody from outside. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check
 availability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows you who is already busy — and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbef5upsvyya_c4vgyzkg">
+      <w:hyperlink w:history="1" r:id="rId7uqkzrlq2jye_acj1iisw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">finds a time that works
 for everyone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a list you already have, paste it instead of searching one by one. The field
 reads Outlook's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1122,131 +1140,131 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invite somebody from outside your company and a switch appears under the list
 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Invite external attendee as visitor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Turn it on and the same booking also
 books them into the building. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4rksuigce1h8bdgtou_u">
+      <w:hyperlink w:history="1" r:id="rIdt9eux-vfrabjonxltvv1g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor while booking a
 room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Answer whatever else the form asks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Below the attendees, the rest of the form is whatever your company has decided a
 booking needs — a cost item, a project ID, a booking purpose, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Number of room
 users</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or a catering and equipment request under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Request service</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdza2tbbs5cwpofizl9flec">
+      <w:hyperlink w:history="1" r:id="rIdrei6e3dgtb1rxjdbpzom8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Ask for tea, cleaning or help</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These appear only once a room is chosen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, because they are attached to the
 room and not to the form. If you were expecting a field and cannot see it, pick
 the room first. Which fields exist is set by your administrator — see the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxejyt8fnwzofjj8_txn2b">
+      <w:hyperlink w:history="1" r:id="rIdmftvzixml_tsjml6gff-e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Repeat it, if it repeats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The control at the top of the form offers </w:t>
@@ -1261,51 +1279,51 @@
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A recurring booking is one booking that repeats; a series books each
 session separately. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfig1bkogdzu_fmhql17z">
+      <w:hyperlink w:history="1" r:id="rIdh_xrjwvwvohorixi16t5h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a repeating meeting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Book it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
@@ -1413,79 +1431,79 @@
         <w:t xml:space="preserve"> — and where your company has named the
 approvers, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reviewed by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lists who will decide. You still choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; it
 sends the request. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId08q6dtx_qgnitvqvfa0cg">
+      <w:hyperlink w:history="1" r:id="rIdfbuvfeulr6uxoohbj_cxy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Require approval before a room is booked</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stays greyed out until the form is complete and allowed — something
 required is empty, or the booking is being refused just above the button. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzwvevbzsbohbktbgdy8d7">
+      <w:hyperlink w:history="1" r:id="rIdxfdgxkgqzry_0rqozhazx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why a room refuses your booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision confirms with one of three messages, and they are not the same thing:</w:t>
@@ -1674,51 +1692,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When you just need a room right now</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Find now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, beside the Booking button, skips the form: pick a duration and
 Offision takes the first free room that fits. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduazh3vo-yshrxsj_y4x6m">
+      <w:hyperlink w:history="1" r:id="rIdthp-keqfi18vhaskqyxs4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a room right now</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2143,51 +2161,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5xqc6wogkd4vb9ng7tyjc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIduwcghxzxwvowrepxwjvzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rId4qx6lpxuymzlqo8lpwclm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdnaj_l7rlxszsmizkfpz3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-desks-together/" TargetMode="External"/><Relationship Id="rId14fgnzvie7l_olh0qlxcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdqbef5upsvyya_c4vgyzkg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdz4rksuigce1h8bdgtou_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdza2tbbs5cwpofizl9flec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdxejyt8fnwzofjj8_txn2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdlfig1bkogdzu_fmhql17z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rId08q6dtx_qgnitvqvfa0cg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdzwvevbzsbohbktbgdy8d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIduazh3vo-yshrxsj_y4x6m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3df29624378f226fa10ca9750f9f569ad588cba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13eb919657ce2865ce2b1eddaeaba06681448d10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1c21b5cd5152163ab27aa17fd85e7df6c837751.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a47785815c43254743c6611a14a67e512f0f672.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/900b37fcc48ea068c254f990c146f945548d8f2b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de95ef9c4f346e5ddd09f5b52d17e8534983fc5e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96a37f100be34519458062c1c86fd870acfcc3ef.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId225uej3yjwmm24nqzs9kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdgusqq61apwxedlfylfqp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rId0xxuquzvdmguhszkipnmc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId845iyjkzfvkgc3lr5uonx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-desks-together/" TargetMode="External"/><Relationship Id="rIdo2x8upytzmgltq1j9clzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7uqkzrlq2jye_acj1iisw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdt9eux-vfrabjonxltvv1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdrei6e3dgtb1rxjdbpzom8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdmftvzixml_tsjml6gff-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdh_xrjwvwvohorixi16t5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdfbuvfeulr6uxoohbj_cxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/require-approval-before-a-room-is-booked/" TargetMode="External"/><Relationship Id="rIdxfdgxkgqzry_0rqozhazx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdthp-keqfi18vhaskqyxs4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/403cc1357d5cdf11146421f4fd0ac8029865febc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e4b6b0d27c55885faeac4647cf70ae0cff43595.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bc96926a2bfc7a7ef4365412e77fb785bf6f3b4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d103109f1cf222eac48e177c1a29301fa18d20b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87377b2695b8ff7454c89de229f6a2c5ee866795.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92b4600bbcc7c60c39e073e4a7370cc77a07f708.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c36ea3843bb065a6180bcf4e1b899f0c66c0913.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a meeting room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>