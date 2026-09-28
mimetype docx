--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2axnoajhcljaparlphms3">
+      <w:hyperlink w:history="1" r:id="rIdz3n_iklhun1q4vuudxgoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the control beside the title on the booking form. It hides </w:t>
       </w:r>
@@ -1189,86 +1189,86 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not free the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The hour is visibly taken; that is the point of
 booking it. A colleague </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn9rz6cksmfal__eaxjjno">
+      <w:hyperlink w:history="1" r:id="rId15uducefvcr4jofnk_8pu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">checking your
 availability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> still sees you as busy
 for the hour — busy, and nothing more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not hide your name.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the room's own confidentiality, set by
 an administrator — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0juadl5avdaeera5tzi7v">
+      <w:hyperlink w:history="1" r:id="rIdpsmxzatlpu3cjk6i2tsty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Fit more rooms on screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1279,94 +1279,94 @@
 form and chose to show to others still prints on signage. Do not put in one
 what you marked the title private for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not a permission.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It changes what people read, not what they may
 open. A room some people should not see at all is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdayl3za0vmb0b1wesyrfdw">
+      <w:hyperlink w:history="1" r:id="rId1aa8voibk0ipl36wwpja0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It has to be allowed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The control appears only where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow private
 booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on for the booking form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk4x2b3aioq9eum33kraz9">
+      <w:hyperlink w:history="1" r:id="rIdnsougu5yfseyc4itfmstz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1791,51 +1791,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2axnoajhcljaparlphms3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdn9rz6cksmfal__eaxjjno" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId0juadl5avdaeera5tzi7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdayl3za0vmb0b1wesyrfdw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdk4x2b3aioq9eum33kraz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63375547492ca22a01004e8a52ee04533b761ef8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5faef7994035bf3748e29ce3f58f711f8567a292.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86fe9f2a4ff79d87d1c0926ebd6be3e69a8d768.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e86ede7aa83e23d94c9d5e19aaf7b13eef1ec29.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz3n_iklhun1q4vuudxgoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId15uducefvcr4jofnk_8pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdpsmxzatlpu3cjk6i2tsty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId1aa8voibk0ipl36wwpja0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnsougu5yfseyc4itfmstz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63375547492ca22a01004e8a52ee04533b761ef8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5faef7994035bf3748e29ce3f58f711f8567a292.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86fe9f2a4ff79d87d1c0926ebd6be3e69a8d768.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e86ede7aa83e23d94c9d5e19aaf7b13eef1ec29.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a private booking hides</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>