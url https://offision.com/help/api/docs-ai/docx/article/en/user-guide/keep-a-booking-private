--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3n_iklhun1q4vuudxgoo">
+      <w:hyperlink w:history="1" r:id="rIdmebuxl76mtljyy-btnigs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the control beside the title on the booking form. It hides </w:t>
       </w:r>
@@ -1189,86 +1189,86 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not free the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The hour is visibly taken; that is the point of
 booking it. A colleague </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId15uducefvcr4jofnk_8pu">
+      <w:hyperlink w:history="1" r:id="rIdoeeyvxpiyserg8agclpky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">checking your
 availability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> still sees you as busy
 for the hour — busy, and nothing more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not hide your name.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the room's own confidentiality, set by
 an administrator — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpsmxzatlpu3cjk6i2tsty">
+      <w:hyperlink w:history="1" r:id="rIdd7o-dpbrn_gm16cl1nx18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Fit more rooms on screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1279,94 +1279,94 @@
 form and chose to show to others still prints on signage. Do not put in one
 what you marked the title private for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not a permission.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It changes what people read, not what they may
 open. A room some people should not see at all is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1aa8voibk0ipl36wwpja0">
+      <w:hyperlink w:history="1" r:id="rId6e7rq0d7st1cd4o-tk1dd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It has to be allowed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The control appears only where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow private
 booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on for the booking form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsougu5yfseyc4itfmstz">
+      <w:hyperlink w:history="1" r:id="rIdyhpb9malp4hqnvfjqlann">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1791,51 +1791,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz3n_iklhun1q4vuudxgoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId15uducefvcr4jofnk_8pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdpsmxzatlpu3cjk6i2tsty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId1aa8voibk0ipl36wwpja0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdnsougu5yfseyc4itfmstz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63375547492ca22a01004e8a52ee04533b761ef8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5faef7994035bf3748e29ce3f58f711f8567a292.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86fe9f2a4ff79d87d1c0926ebd6be3e69a8d768.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e86ede7aa83e23d94c9d5e19aaf7b13eef1ec29.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmebuxl76mtljyy-btnigs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdoeeyvxpiyserg8agclpky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdd7o-dpbrn_gm16cl1nx18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId6e7rq0d7st1cd4o-tk1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdyhpb9malp4hqnvfjqlann" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d275c8dbf79a47578fa30f706c0657c3445bb31d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35141a382374a9eaa2860ef19253d8ee77f20a4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3877da7691baebee49dacd23cbcd576395a87be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77c7673f2e9443a3073436cb886f8df6b57fdfdc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a private booking hides</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>