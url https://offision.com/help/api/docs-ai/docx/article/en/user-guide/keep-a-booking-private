--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmebuxl76mtljyy-btnigs">
+      <w:hyperlink w:history="1" r:id="rIdquehsydoalrawfchfyb6x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/keep-a-booking-private/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the control beside the title on the booking form. It hides </w:t>
       </w:r>
@@ -1189,86 +1189,86 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not free the room.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The hour is visibly taken; that is the point of
 booking it. A colleague </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoeeyvxpiyserg8agclpky">
+      <w:hyperlink w:history="1" r:id="rIdbffegevh9mnhr0k5esw1v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">checking your
 availability</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> still sees you as busy
 for the hour — busy, and nothing more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not hide your name.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the room's own confidentiality, set by
 an administrator — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd7o-dpbrn_gm16cl1nx18">
+      <w:hyperlink w:history="1" r:id="rIdyu_khgoqta0i6brbsgftx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Fit more rooms on screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1279,94 +1279,94 @@
 form and chose to show to others still prints on signage. Do not put in one
 what you marked the title private for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not a permission.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It changes what people read, not what they may
 open. A room some people should not see at all is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6e7rq0d7st1cd4o-tk1dd">
+      <w:hyperlink w:history="1" r:id="rIdk3oyb573l6sjw8pxuesta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">team space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It has to be allowed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The control appears only where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow private
 booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is on for the booking form — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhpb9malp4hqnvfjqlann">
+      <w:hyperlink w:history="1" r:id="rIdbwcqzpzbzsnwyuvhwhfke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1791,51 +1791,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmebuxl76mtljyy-btnigs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdoeeyvxpiyserg8agclpky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdd7o-dpbrn_gm16cl1nx18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId6e7rq0d7st1cd4o-tk1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdyhpb9malp4hqnvfjqlann" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d275c8dbf79a47578fa30f706c0657c3445bb31d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35141a382374a9eaa2860ef19253d8ee77f20a4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3877da7691baebee49dacd23cbcd576395a87be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77c7673f2e9443a3073436cb886f8df6b57fdfdc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdquehsydoalrawfchfyb6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdbffegevh9mnhr0k5esw1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdyu_khgoqta0i6brbsgftx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rIdk3oyb573l6sjw8pxuesta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdbwcqzpzbzsnwyuvhwhfke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d275c8dbf79a47578fa30f706c0657c3445bb31d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35141a382374a9eaa2860ef19253d8ee77f20a4d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3877da7691baebee49dacd23cbcd576395a87be.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77c7673f2e9443a3073436cb886f8df6b57fdfdc.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>What a private booking hides</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>