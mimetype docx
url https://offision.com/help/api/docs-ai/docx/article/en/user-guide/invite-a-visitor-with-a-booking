--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzo_i7ltfsuz2iqv3hu2i">
+      <w:hyperlink w:history="1" r:id="rIdkghruo8vq26vx1vr7gyd9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/invite-a-visitor-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone from outside the company is coming to a meeting. That is two jobs —
 holding the room, and getting the guest through the front door — and the booking
 form does both, without you opening a second form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -148,51 +148,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">building</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must be
 marked for visiting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Add the guest as an attendee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the room as you normally would — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp-kks0zehlzx6jage5ics">
+      <w:hyperlink w:history="1" r:id="rIdfkdjrxtk_wmkosyclxexc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting
 room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if this part is new — and in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendees</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, type the
 guest's email address and press Enter. There is no separate field for outside
 people: they go in the same box as your colleagues.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -295,51 +295,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">An address matching no account. The switch below the list is the signal it was recognised as external.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The attendee's own badge changes too, but only slightly — the dot beside their
 name goes grey. Grey is also what an attendee whose availability could not be
 checked looks like — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp3mwvtlt1nkxiiq5mxpah">
+      <w:hyperlink w:history="1" r:id="rIdon3yfl8qq5thrbzoif6co">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a meeting time that works for
 everyone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what the dots mean — so
 do not read too much into the dot on its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At this point the guest is invited to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -446,51 +446,51 @@
       <w:r>
         <w:t xml:space="preserve">Two things worth knowing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is all or nothing.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no way to invite one outside attendee and
 leave another as a meeting guest. If you need that, invite the one visitor from
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2_-1dr17sryjxe4i_zbnx">
+      <w:hyperlink w:history="1" r:id="rIdvgtyqygbd6hmd__xqtvx_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">invite form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and leave this switch off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -543,51 +543,51 @@
 to leave on the wrong one — change it if this visit is an interview, a delivery
 or a VIP rather than an ordinary meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor vehicles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a plate number, and only where the room's location
 allows it. If you cannot see it, that is the answer. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdugobwrk9re8jjhly7jx4q">
+      <w:hyperlink w:history="1" r:id="rIdo2ppxa0piaqyxhe5vjyuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Collect a visitor's vehicle plate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any extra fields your company attaches to the visiting purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -703,51 +703,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From here the two stay linked. Cancel the booking and the visit goes with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">email address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> travels this route. Reception gets no visitor name,
 company or phone number from a booking, because the booking never asked you for
 them. Where that matters, use the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjwjzjrtml707bzonhctg">
+      <w:hyperlink w:history="1" r:id="rIdwiggrknvcnelzas7ajts8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">invite form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the guest actually receives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that generates support tickets, so it is worth being exact. A
@@ -954,50 +954,79 @@
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">no separate "you have been invited to visit" email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on this route. A
 guest who has the meeting in their calendar and nothing else has not been missed
 — their pass is simply not due yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> get one more thing: on this route you are the host, so you are emailed
+the moment they are admitted at reception. And if they check themselves in at a
+lobby screen, that screen points them at the room you booked. Both are in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbdv87nbuo7sidytc2h-6_">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">What happens when a visitor checks in</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When the switch is not there</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Working through these in order settles almost every case:</w:t>
@@ -1310,51 +1339,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5452"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">You need a room as well as a guest. The visit follows the booking. Email addresses only, and all outside attendees or none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3908"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-39wbbq7ugnd9ykke_eew">
+            <w:hyperlink w:history="1" r:id="rIdoulwf38hfysmppz9agucn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invite form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5452"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">You need the guest, not the room. Each visitor gets a name, company and phone number, you choose the building and floor yourself, you pick exactly who is coming, and you can add notes that reach them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1808,51 +1837,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhzo_i7ltfsuz2iqv3hu2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdp-kks0zehlzx6jage5ics" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdp3mwvtlt1nkxiiq5mxpah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId2_-1dr17sryjxe4i_zbnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdugobwrk9re8jjhly7jx4q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIddjwjzjrtml707bzonhctg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId-39wbbq7ugnd9ykke_eew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2afe9d867892f17404dd4a7e61ea710114c19d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b671a191c0c9e396d61a5218102637fffb6823f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f9dd0c395f0993680c202b9d09e458c718e188.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a75618e43ee4a2d66141a6fbc73e27750d7801.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkghruo8vq26vx1vr7gyd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdfkdjrxtk_wmkosyclxexc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdon3yfl8qq5thrbzoif6co" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdvgtyqygbd6hmd__xqtvx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdo2ppxa0piaqyxhe5vjyuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdwiggrknvcnelzas7ajts8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdbdv87nbuo7sidytc2h-6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdoulwf38hfysmppz9agucn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2afe9d867892f17404dd4a7e61ea710114c19d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b671a191c0c9e396d61a5218102637fffb6823f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f9dd0c395f0993680c202b9d09e458c718e188.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a75618e43ee4a2d66141a6fbc73e27750d7801.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Invite a visitor while booking a room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>