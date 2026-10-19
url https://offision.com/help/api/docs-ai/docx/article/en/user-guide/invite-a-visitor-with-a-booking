--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkghruo8vq26vx1vr7gyd9">
+      <w:hyperlink w:history="1" r:id="rIdqnmub-8yrvzo80mcjreom">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/invite-a-visitor-with-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone from outside the company is coming to a meeting. That is two jobs —
 holding the room, and getting the guest through the front door — and the booking
 form does both, without you opening a second form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -148,51 +148,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">building</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must be
 marked for visiting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Add the guest as an attendee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the room as you normally would — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfkdjrxtk_wmkosyclxexc">
+      <w:hyperlink w:history="1" r:id="rIdagaqhmrrl6cpwha6fgaju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting
 room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if this part is new — and in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attendees</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, type the
 guest's email address and press Enter. There is no separate field for outside
 people: they go in the same box as your colleagues.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -295,51 +295,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">An address matching no account. The switch below the list is the signal it was recognised as external.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The attendee's own badge changes too, but only slightly — the dot beside their
 name goes grey. Grey is also what an attendee whose availability could not be
 checked looks like — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdon3yfl8qq5thrbzoif6co">
+      <w:hyperlink w:history="1" r:id="rIdik9mw2a1-d12mnk9wb1yk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a meeting time that works for
 everyone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what the dots mean — so
 do not read too much into the dot on its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">At this point the guest is invited to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -446,51 +446,51 @@
       <w:r>
         <w:t xml:space="preserve">Two things worth knowing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is all or nothing.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no way to invite one outside attendee and
 leave another as a meeting guest. If you need that, invite the one visitor from
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvgtyqygbd6hmd__xqtvx_">
+      <w:hyperlink w:history="1" r:id="rIdzlotzhl1kjhecx6wkoowc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">invite form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and leave this switch off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -543,51 +543,51 @@
 to leave on the wrong one — change it if this visit is an interview, a delivery
 or a VIP rather than an ordinary meeting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor vehicles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a plate number, and only where the room's location
 allows it. If you cannot see it, that is the answer. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo2ppxa0piaqyxhe5vjyuu">
+      <w:hyperlink w:history="1" r:id="rIdfn7x-oeh47xxwdomz2qih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Collect a visitor's vehicle plate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any extra fields your company attaches to the visiting purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -703,51 +703,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">From here the two stay linked. Cancel the booking and the visit goes with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">email address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> travels this route. Reception gets no visitor name,
 company or phone number from a booking, because the booking never asked you for
 them. Where that matters, use the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwiggrknvcnelzas7ajts8">
+      <w:hyperlink w:history="1" r:id="rIdn0nw5v8ueo5s2lzmibugk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">invite form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the guest actually receives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that generates support tickets, so it is worth being exact. A
@@ -969,51 +969,51 @@
         <w:t xml:space="preserve">no separate "you have been invited to visit" email</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on this route. A
 guest who has the meeting in their calendar and nothing else has not been missed
 — their pass is simply not due yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> get one more thing: on this route you are the host, so you are emailed
 the moment they are admitted at reception. And if they check themselves in at a
 lobby screen, that screen points them at the room you booked. Both are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdv87nbuo7sidytc2h-6_">
+      <w:hyperlink w:history="1" r:id="rIdjfp7ku-eqx-qajqsklzcp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What happens when a visitor checks in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1339,51 +1339,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5452"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">You need a room as well as a guest. The visit follows the booking. Email addresses only, and all outside attendees or none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3908"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdoulwf38hfysmppz9agucn">
+            <w:hyperlink w:history="1" r:id="rIdepnfq2pdau5uaqf3yhscd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invite form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5452"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">You need the guest, not the room. Each visitor gets a name, company and phone number, you choose the building and floor yourself, you pick exactly who is coming, and you can add notes that reach them</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1837,51 +1837,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkghruo8vq26vx1vr7gyd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdfkdjrxtk_wmkosyclxexc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdon3yfl8qq5thrbzoif6co" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdvgtyqygbd6hmd__xqtvx_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdo2ppxa0piaqyxhe5vjyuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdwiggrknvcnelzas7ajts8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdbdv87nbuo7sidytc2h-6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdoulwf38hfysmppz9agucn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2afe9d867892f17404dd4a7e61ea710114c19d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b671a191c0c9e396d61a5218102637fffb6823f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50f9dd0c395f0993680c202b9d09e458c718e188.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45a75618e43ee4a2d66141a6fbc73e27750d7801.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqnmub-8yrvzo80mcjreom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdagaqhmrrl6cpwha6fgaju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdik9mw2a1-d12mnk9wb1yk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdzlotzhl1kjhecx6wkoowc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdfn7x-oeh47xxwdomz2qih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdn0nw5v8ueo5s2lzmibugk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdjfp7ku-eqx-qajqsklzcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/what-happens-when-a-visitor-checks-in/" TargetMode="External"/><Relationship Id="rIdepnfq2pdau5uaqf3yhscd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7cdc14947feb9eb48b7c12c13517d6d228670e94.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15f4e78d0efcc8d5fd7b62e5ca4c530d9f4f74f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e87fd2f75c75323a5c5dc3bb1c1352b4697622b.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fde81ef9c2b15d4b0d6d24b51af7dac507732bf.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Invite a visitor while booking a room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>