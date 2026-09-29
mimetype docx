--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq5_ap2ghifiljbpbzx70k">
+      <w:hyperlink w:history="1" r:id="rIdxosoqkyvh37vuq6jtbq6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anyone with an Offision account can book a visitor in for themselves — no admin
 console, no request to reception. It is one form, and the whole thing is four
 answers: when they arrive, where they are going, what kind of visit it is, and
 who is coming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -730,51 +730,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One level down: the building's floors, with the whole-building answer still offered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choosing a room here does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> book that room. If you also need the room, book
 it as a meeting and invite the visitor from the booking instead — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_flj31stqsx0kne3l43lm">
+      <w:hyperlink w:history="1" r:id="rIdmrylziy4f88racplqy0bq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a
 visitor while booking a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Pick the visiting purpose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1146,51 +1146,51 @@
         <w:t xml:space="preserve">Three optional rows sit below the visitors, and two of them are more useful than
 they look:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor Vehicles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a plate number and a vehicle type. The row appears only
 where the location you chose allows it, so if you cannot see it, that is the
 answer. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogaehi07uankodvwmajz0">
+      <w:hyperlink w:history="1" r:id="rIdcixpq51pds0kofmtt0ugu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Collect a visitor's vehicle plate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1534,51 +1534,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The visitor pass: when and where to come, the registration code, and the QR code reception scans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both the schedule and what the pass looks like are company-wide settings — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwezvxtayb_q6jvisva2xc">
+      <w:hyperlink w:history="1" r:id="rIdjpparl0cb1lmhgoxofphy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1859,83 +1859,83 @@
         <w:t xml:space="preserve"> That belongs to the
 visiting purpose, not to you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What reception asks for on arrival.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Photo, surveys and the check-in itself
 are the desk's, and are set on the purpose — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_wz94s_5wcddxl2sgzfpb">
+      <w:hyperlink w:history="1" r:id="rIdipwjb8g6n0lwlfpaxw_dk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check a visitor in by scanning their code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the badge looks like, and when it is sent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwg1qeri5ep6svo7rnzlxo">
+      <w:hyperlink w:history="1" r:id="rIdrdopxquio-zsn16vna6xg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2409,51 +2409,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq5_ap2ghifiljbpbzx70k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rId_flj31stqsx0kne3l43lm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdogaehi07uankodvwmajz0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdwezvxtayb_q6jvisva2xc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId_wz94s_5wcddxl2sgzfpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdwg1qeri5ep6svo7rnzlxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8f40c82a8b42b9917a6a1651317a058267d5833.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c04bfd9f756fa5cf5ede3eb9457c848dd444ab6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/826ca3e4801f6dabade641cd5697c23fe0fe0e2f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fa3a6a2529eecf379358245c453e7512ea9197.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecc16e59f4ce603b5d76e181b6dd3a6777437577.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7c5853e743e1990d737536c13b8b30f401c0402.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed9a051164e06bbcf3650f147602215804ff141e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82c7b3f427bbfa5abe0d59fc2d62e34e4212b9cc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8d77ee10e1edf4191ad7cdd3ee9bd59cd7f2591.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/175ca921260c2816806893da1f031ea2529a1847.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92218b595aee63dc06d1cb8e628ef64e003f866b.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxosoqkyvh37vuq6jtbq6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdmrylziy4f88racplqy0bq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdcixpq51pds0kofmtt0ugu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdjpparl0cb1lmhgoxofphy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdipwjb8g6n0lwlfpaxw_dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdrdopxquio-zsn16vna6xg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8f40c82a8b42b9917a6a1651317a058267d5833.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c04bfd9f756fa5cf5ede3eb9457c848dd444ab6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/826ca3e4801f6dabade641cd5697c23fe0fe0e2f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fa3a6a2529eecf379358245c453e7512ea9197.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecc16e59f4ce603b5d76e181b6dd3a6777437577.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7c5853e743e1990d737536c13b8b30f401c0402.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed9a051164e06bbcf3650f147602215804ff141e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82c7b3f427bbfa5abe0d59fc2d62e34e4212b9cc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8d77ee10e1edf4191ad7cdd3ee9bd59cd7f2591.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/175ca921260c2816806893da1f031ea2529a1847.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92218b595aee63dc06d1cb8e628ef64e003f866b.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Invite a visitor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>