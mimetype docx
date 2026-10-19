--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxosoqkyvh37vuq6jtbq6k">
+      <w:hyperlink w:history="1" r:id="rIdkbolvrzdqqdhcwiqfnaw3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/invite-a-visitor/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anyone with an Offision account can book a visitor in for themselves — no admin
 console, no request to reception. It is one form, and the whole thing is four
 answers: when they arrive, where they are going, what kind of visit it is, and
 who is coming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -730,51 +730,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">One level down: the building's floors, with the whole-building answer still offered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choosing a room here does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> book that room. If you also need the room, book
 it as a meeting and invite the visitor from the booking instead — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrylziy4f88racplqy0bq">
+      <w:hyperlink w:history="1" r:id="rIdhautjg7dbpq_9ixaui2ag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a
 visitor while booking a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Pick the visiting purpose</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1146,51 +1146,51 @@
         <w:t xml:space="preserve">Three optional rows sit below the visitors, and two of them are more useful than
 they look:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor Vehicles</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a plate number and a vehicle type. The row appears only
 where the location you chose allows it, so if you cannot see it, that is the
 answer. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcixpq51pds0kofmtt0ugu">
+      <w:hyperlink w:history="1" r:id="rIdtfhc9iis9d4bsn33ecuo4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Collect a visitor's vehicle plate</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1534,51 +1534,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The visitor pass: when and where to come, the registration code, and the QR code reception scans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both the schedule and what the pass looks like are company-wide settings — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpparl0cb1lmhgoxofphy">
+      <w:hyperlink w:history="1" r:id="rIdw-vtiqlynvz24012e0a-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1859,83 +1859,83 @@
         <w:t xml:space="preserve"> That belongs to the
 visiting purpose, not to you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What reception asks for on arrival.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Photo, surveys and the check-in itself
 are the desk's, and are set on the purpose — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipwjb8g6n0lwlfpaxw_dk">
+      <w:hyperlink w:history="1" r:id="rIdk_ickedowl1fq2diyhi-t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check a visitor in by scanning their code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the badge looks like, and when it is sent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdopxquio-zsn16vna6xg">
+      <w:hyperlink w:history="1" r:id="rIdeisxvdknc0phugp7ulbrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2409,51 +2409,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxosoqkyvh37vuq6jtbq6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdmrylziy4f88racplqy0bq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdcixpq51pds0kofmtt0ugu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdjpparl0cb1lmhgoxofphy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdipwjb8g6n0lwlfpaxw_dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdrdopxquio-zsn16vna6xg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8f40c82a8b42b9917a6a1651317a058267d5833.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0c04bfd9f756fa5cf5ede3eb9457c848dd444ab6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/826ca3e4801f6dabade641cd5697c23fe0fe0e2f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7fa3a6a2529eecf379358245c453e7512ea9197.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecc16e59f4ce603b5d76e181b6dd3a6777437577.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7c5853e743e1990d737536c13b8b30f401c0402.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ed9a051164e06bbcf3650f147602215804ff141e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82c7b3f427bbfa5abe0d59fc2d62e34e4212b9cc.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a8d77ee10e1edf4191ad7cdd3ee9bd59cd7f2591.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/175ca921260c2816806893da1f031ea2529a1847.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92218b595aee63dc06d1cb8e628ef64e003f866b.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkbolvrzdqqdhcwiqfnaw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/invite-a-visitor/" TargetMode="External"/><Relationship Id="rIdhautjg7dbpq_9ixaui2ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdtfhc9iis9d4bsn33ecuo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/register-a-visitors-vehicle/" TargetMode="External"/><Relationship Id="rIdw-vtiqlynvz24012e0a-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rIdk_ickedowl1fq2diyhi-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../reception/check-a-visitor-in-by-scanning-their-code/" TargetMode="External"/><Relationship Id="rIdeisxvdknc0phugp7ulbrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1048b2aaecd5408a8c0a05c6d3cc4bc26e7835cb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b41b57d20d533e1bc8b1e79f73f7579ce530ef1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8c80c0c400cf3f94a35b81e9369b33b59865131.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/98c2894d1b18174f4af9766020ed66756fb5e4f2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3334fdfb1b3c7c354e7c0c6cd835a7318cfc43f3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d87611ec7bc818422c2936711697e310288e065.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/733c7d2a4f17612a75ca99779f1f244722598966.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/abcb9fcbfd7acb03be9edeeff022dd6d83559d4b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad0ab747981e6103bec59971f6b83cac9c1614e5.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9946e9b87d962065b07acd17a53b0e83eceb6821.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f9195f28ea5a94bc5d0234823e2534c8cf04cfb.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Invite a visitor</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>