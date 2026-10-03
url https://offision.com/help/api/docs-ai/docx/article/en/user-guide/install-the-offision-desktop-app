--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnhhcuwqqewnqnspqll75">
+      <w:hyperlink w:history="1" r:id="rIdy6xm-pvs8hospvclwbep0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/install-the-offision-desktop-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desktop app is Offision in its own window instead of a browser tab: it
 keeps you signed in, it sits on your dock or taskbar, and it can reach a label
 printer and the meeting-room hardware on your desk, which a browser tab cannot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -130,51 +130,51 @@
       <w:r>
         <w:t xml:space="preserve">Every installer lives in one place: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">offision.com</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. There
 is no link to it inside Offision itself, which is why people hunt for it — go to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpf0yko6esva2etqfardm">
+      <w:hyperlink w:history="1" r:id="rIditqoxlcndi_qweprfljff">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the Offision download page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2581275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="offision-download-page" descr="The download page. The version and its date sit above the buttons, so you can see what you are about to install." title="The download page. The version and its date sit above the buttons, so you can see what you are about to install."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -559,51 +559,51 @@
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">offision.apk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4493"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Only for phones with no Play Store; see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdnprf8n-x2d3rgdgfyr_ag">
+            <w:hyperlink w:history="1" r:id="rIdlntrhfjswk3oeght2klet">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Install on your phone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -688,51 +688,51 @@
         <w:t xml:space="preserve">Applications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The
 first launch asks the usual macOS confirmation for an app downloaded from the
 internet; Offision is signed and notarised, so allowing it is the expected
 answer and not a warning to work around.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app opens on your company's sign-in card, and from here it is the ordinary
 sign-in — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtvvzyizeeb0jm1r0nlaln">
+      <w:hyperlink w:history="1" r:id="rIdxqwa19j3mcvagt8jitgqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. As on the phone
 there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Remember me</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: the desktop app always remembers you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1315,51 +1315,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhnhhcuwqqewnqnspqll75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIdvpf0yko6esva2etqfardm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdnprf8n-x2d3rgdgfyr_ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdtvvzyizeeb0jm1r0nlaln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70fb16efc0e0cebe9eb731154ea0a154276b77eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7034ba42145a7f018d076a3fa507f1528175cb3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d22c1c2454dee1457693dc5f876a4c58a4d98cc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy6xm-pvs8hospvclwbep0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIditqoxlcndi_qweprfljff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdlntrhfjswk3oeght2klet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdxqwa19j3mcvagt8jitgqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70fb16efc0e0cebe9eb731154ea0a154276b77eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7034ba42145a7f018d076a3fa507f1528175cb3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d22c1c2454dee1457693dc5f876a4c58a4d98cc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Install the Offision desktop app</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>