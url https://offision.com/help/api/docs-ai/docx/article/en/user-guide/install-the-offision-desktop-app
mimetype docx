--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6xm-pvs8hospvclwbep0">
+      <w:hyperlink w:history="1" r:id="rId_veflu_scrkbhidwythlq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/install-the-offision-desktop-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The desktop app is Offision in its own window instead of a browser tab: it
 keeps you signed in, it sits on your dock or taskbar, and it can reach a label
 printer and the meeting-room hardware on your desk, which a browser tab cannot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -130,51 +130,51 @@
       <w:r>
         <w:t xml:space="preserve">Every installer lives in one place: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">offision.com</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. There
 is no link to it inside Offision itself, which is why people hunt for it — go to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditqoxlcndi_qweprfljff">
+      <w:hyperlink w:history="1" r:id="rId9qdua2w4njiaohm9yxd5w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the Offision download page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2581275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="offision-download-page" descr="The download page. The version and its date sit above the buttons, so you can see what you are about to install." title="The download page. The version and its date sit above the buttons, so you can see what you are about to install."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -559,51 +559,51 @@
             <w:r>
               <w:t xml:space="preserve"> — </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">offision.apk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4493"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Only for phones with no Play Store; see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdlntrhfjswk3oeght2klet">
+            <w:hyperlink w:history="1" r:id="rIdkgnwhz7cpxbdxdmk8wpcb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Install on your phone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -688,51 +688,51 @@
         <w:t xml:space="preserve">Applications</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The
 first launch asks the usual macOS confirmation for an app downloaded from the
 internet; Offision is signed and notarised, so allowing it is the expected
 answer and not a warning to work around.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The app opens on your company's sign-in card, and from here it is the ordinary
 sign-in — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqwa19j3mcvagt8jitgqj">
+      <w:hyperlink w:history="1" r:id="rIdcvw3igbam93dg0-uydaih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. As on the phone
 there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Remember me</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: the desktop app always remembers you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1315,51 +1315,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy6xm-pvs8hospvclwbep0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rIditqoxlcndi_qweprfljff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdlntrhfjswk3oeght2klet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdxqwa19j3mcvagt8jitgqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/70fb16efc0e0cebe9eb731154ea0a154276b77eb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7034ba42145a7f018d076a3fa507f1528175cb3c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d22c1c2454dee1457693dc5f876a4c58a4d98cc.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_veflu_scrkbhidwythlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId9qdua2w4njiaohm9yxd5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/download" TargetMode="External"/><Relationship Id="rIdkgnwhz7cpxbdxdmk8wpcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdcvw3igbam93dg0-uydaih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9deb49966b21216c8e8e28e69784091f3d67803d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a0b552ed2904334853942d6b575a4fccd9470db3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/487389b29d1c42fc681c7884e9768c11445ac0f2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Install the Offision desktop app</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>