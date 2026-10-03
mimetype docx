--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh35inwt_9awerppi5czcu">
+      <w:hyperlink w:history="1" r:id="rId8xbj5okpa2ph3rrj4e07-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/install-offision-on-your-phone-or-tablet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The phone app is the same Offision as the browser, wrapped so the phone's own
 hardware is available to it. That is the reason to install it: the camera, and
 where you are standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -128,51 +128,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search the App Store for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, published by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONEs Software Ltd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or
 open </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfofkjcwa90qk2r7mqotaa">
+      <w:hyperlink w:history="1" r:id="rIdwntjwjevtjekqokf4yvwg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision on the App Store</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="app-store-offision-listing" descr="The App Store listing. Check the developer is ONEs Software Ltd. before installing." title="The App Store listing. Check the developer is ONEs Software Ltd. before installing."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -259,51 +259,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search Google Play for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, published by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONES Software</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or open
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmetjrpbjxyewhat20p6_j">
+      <w:hyperlink w:history="1" r:id="rIdwb0m6cvvq64umevwklpnr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision on Google Play</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 directly. Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Install</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -353,83 +353,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Google Play listing, with Install.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some company-managed Android phones have no Play Store at all. For those,
 Offision publishes the installer file directly —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw6n5ppo1xcffkgmgyrjhi">
+      <w:hyperlink w:history="1" r:id="rIdjekusltfw2hs_pgzle6w4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.apk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and your IT team can push it to the phone the same way they push their other
 apps. Installing it by hand means allowing installation from outside the store,
 so check with them first rather than turning that off yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the app and sign in exactly as you would in a browser — your work email,
 then your password. The steps and every refusal they can produce are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyonw69midjozlsqizjifi">
+      <w:hyperlink w:history="1" r:id="rIdmbeyqngsup-wg3lnvzfpn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Remember me</w:t>
       </w:r>
@@ -480,51 +480,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in by location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, for rooms that require you to actually be there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeswko5-o2bzz49c4zpfyd">
+      <w:hyperlink w:history="1" r:id="rIdnzmivyz2bqblsazlqckkk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by QR code and GPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If
 your company uses either, the phone app is not a convenience — it is the way
 those check-ins are done.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a Mac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -533,51 +533,51 @@
 it </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Not verified for macOS"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it has not been tested for that, and it is the
 phone layout on a desktop screen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Mac app is the better answer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it
 is a separate download; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzupaou5zonhuihmq2cse4">
+      <w:hyperlink w:history="1" r:id="rId9ypbivgve_733nl5usil_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision desktop app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make a booking in the app, then open Offision in a browser and confirm the same
@@ -1020,51 +1020,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh35inwt_9awerppi5czcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdfofkjcwa90qk2r7mqotaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIdmetjrpbjxyewhat20p6_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdw6n5ppo1xcffkgmgyrjhi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdyonw69midjozlsqizjifi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdeswko5-o2bzz49c4zpfyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdzupaou5zonhuihmq2cse4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xbj5okpa2ph3rrj4e07-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdwntjwjevtjekqokf4yvwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIdwb0m6cvvq64umevwklpnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdjekusltfw2hs_pgzle6w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdmbeyqngsup-wg3lnvzfpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdnzmivyz2bqblsazlqckkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId9ypbivgve_733nl5usil_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Install Offision on your phone or tablet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>