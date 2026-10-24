--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8xbj5okpa2ph3rrj4e07-">
+      <w:hyperlink w:history="1" r:id="rIdll2v-halb_gei2gowhgkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/install-offision-on-your-phone-or-tablet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The phone app is the same Offision as the browser, wrapped so the phone's own
 hardware is available to it. That is the reason to install it: the camera, and
 where you are standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -128,51 +128,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search the App Store for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, published by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONEs Software Ltd.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or
 open </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwntjwjevtjekqokf4yvwg">
+      <w:hyperlink w:history="1" r:id="rIdskpcgn0tcw0bky2taeh6b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision on the App Store</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="app-store-offision-listing" descr="The App Store listing. Check the developer is ONEs Software Ltd. before installing." title="The App Store listing. Check the developer is ONEs Software Ltd. before installing."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -259,51 +259,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Search Google Play for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, published by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ONES Software</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or open
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwb0m6cvvq64umevwklpnr">
+      <w:hyperlink w:history="1" r:id="rIdl0kk8rlag-1akooxl2jqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision on Google Play</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 directly. Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Install</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -353,83 +353,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Google Play listing, with Install.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Some company-managed Android phones have no Play Store at all. For those,
 Offision publishes the installer file directly —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjekusltfw2hs_pgzle6w4">
+      <w:hyperlink w:history="1" r:id="rId6wq91_p5jmoarthe8qest">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.apk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — and your IT team can push it to the phone the same way they push their other
 apps. Installing it by hand means allowing installation from outside the store,
 so check with them first rather than turning that off yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the app and sign in exactly as you would in a browser — your work email,
 then your password. The steps and every refusal they can produce are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbeyqngsup-wg3lnvzfpn">
+      <w:hyperlink w:history="1" r:id="rIdf3626vpcbyyhlcrcbdau5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Remember me</w:t>
       </w:r>
@@ -480,51 +480,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in by location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, for rooms that require you to actually be there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnzmivyz2bqblsazlqckkk">
+      <w:hyperlink w:history="1" r:id="rId4podwgwh1avfcrsnsanea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by QR code and GPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If
 your company uses either, the phone app is not a convenience — it is the way
 those check-ins are done.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a Mac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -533,51 +533,51 @@
 it </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Not verified for macOS"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — it has not been tested for that, and it is the
 phone layout on a desktop screen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The Mac app is the better answer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it
 is a separate download; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ypbivgve_733nl5usil_">
+      <w:hyperlink w:history="1" r:id="rIdkirddljrqydgf87iao7kd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Install the Offision desktop app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make a booking in the app, then open Offision in a browser and confirm the same
@@ -1020,51 +1020,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8xbj5okpa2ph3rrj4e07-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdwntjwjevtjekqokf4yvwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIdwb0m6cvvq64umevwklpnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rIdjekusltfw2hs_pgzle6w4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdmbeyqngsup-wg3lnvzfpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdnzmivyz2bqblsazlqckkk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId9ypbivgve_733nl5usil_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d62e7dfc42a95ce64f23bce47e1f657f666ea9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e3125c37ff142eb09498945d9887b5ed5eaabfb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdll2v-halb_gei2gowhgkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/install-offision-on-your-phone-or-tablet/" TargetMode="External"/><Relationship Id="rIdskpcgn0tcw0bky2taeh6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/offision/id6470773805" TargetMode="External"/><Relationship Id="rIdl0kk8rlag-1akooxl2jqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.offision.app" TargetMode="External"/><Relationship Id="rId6wq91_p5jmoarthe8qest" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offisioninstallers.blob.core.windows.net/%24web/android/offision.apk" TargetMode="External"/><Relationship Id="rIdf3626vpcbyyhlcrcbdau5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId4podwgwh1avfcrsnsanea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdkirddljrqydgf87iao7kd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../install-the-offision-desktop-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e1ec11749897850b847e4a3772b4fa232e672b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dbb25cb4bda5d215c4dd5c79d2595a07b6e3d345.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Install Offision on your phone or tablet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>