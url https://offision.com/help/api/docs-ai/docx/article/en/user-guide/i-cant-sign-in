--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9wvxvprec4651o_ftjsma">
+      <w:hyperlink w:history="1" r:id="rIdtfb4qmskjplbxk18lvo3y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How far do you get?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If you reach the password box and a message appears after you press
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, this page is for you — find the message below. If the page never
 loads or says it cannot connect to the server, that is your network, not your
 account. If you are simply unsure of the password, go straight to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdszpbyydmbqt5-vwsotkea">
+      <w:hyperlink w:history="1" r:id="rIdmencdqsiranxggbrbbqsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sign-in card refuses in a handful of distinct ways, and each one names a
 different fix. Some of the messages appear in English whatever language you
 use — that is expected, and the wording is quoted here exactly so you can match
 it. Each solution ends with what your administrator does on your account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -256,51 +256,51 @@
       <w:r>
         <w:t xml:space="preserve">Check </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps lock is on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not showing, then try once more. If you are not
 sure, press </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Forgot password</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and follow
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesman4uorcas1xuqckhom">
+      <w:hyperlink w:history="1" r:id="rIdwu6lf8ssawkz1caii4d2x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If you have more
 than one work email, try the other one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every wrong attempt counts towards a lockout, so do not keep guessing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -391,51 +391,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either you have not been invited yet, or you are on the wrong company's sign-in
 page. Ask whoever invited you for the address they used, and check the invitation
 email for the right link.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> add the person and send the invitation; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpegv8mxouuj2h6gbkik12">
+      <w:hyperlink w:history="1" r:id="rIdc6prsomho6waa4346fmtg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -594,51 +594,51 @@
       <w:r>
         <w:t xml:space="preserve"> on the person's panel, or open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recycle
 bin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restore</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbptjtgviqyhj_wdtdgi6c">
+      <w:hyperlink w:history="1" r:id="rId2gikshp9tppzjwia82umu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code, or Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1330,51 +1330,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9wvxvprec4651o_ftjsma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdszpbyydmbqt5-vwsotkea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdesman4uorcas1xuqckhom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdpegv8mxouuj2h6gbkik12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdbptjtgviqyhj_wdtdgi6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f599579c11ad1a1837519ea10cc7d938055df54.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfb4qmskjplbxk18lvo3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdmencdqsiranxggbrbbqsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdwu6lf8ssawkz1caii4d2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdc6prsomho6waa4346fmtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId2gikshp9tppzjwia82umu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f599579c11ad1a1837519ea10cc7d938055df54.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>I can't sign in to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>