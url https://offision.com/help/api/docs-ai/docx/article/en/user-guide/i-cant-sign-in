--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtfb4qmskjplbxk18lvo3y">
+      <w:hyperlink w:history="1" r:id="rIdodz0o_lwbmgkci-tcqi0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How far do you get?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If you reach the password box and a message appears after you press
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, this page is for you — find the message below. If the page never
 loads or says it cannot connect to the server, that is your network, not your
 account. If you are simply unsure of the password, go straight to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmencdqsiranxggbrbbqsv">
+      <w:hyperlink w:history="1" r:id="rIdruxgyzowpmkzampqlhnbl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sign-in card refuses in a handful of distinct ways, and each one names a
 different fix. Some of the messages appear in English whatever language you
 use — that is expected, and the wording is quoted here exactly so you can match
 it. Each solution ends with what your administrator does on your account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -256,51 +256,51 @@
       <w:r>
         <w:t xml:space="preserve">Check </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps lock is on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not showing, then try once more. If you are not
 sure, press </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Forgot password</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and follow
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwu6lf8ssawkz1caii4d2x">
+      <w:hyperlink w:history="1" r:id="rIdop7tiw1af4z49rcnqgjqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If you have more
 than one work email, try the other one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every wrong attempt counts towards a lockout, so do not keep guessing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -391,51 +391,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either you have not been invited yet, or you are on the wrong company's sign-in
 page. Ask whoever invited you for the address they used, and check the invitation
 email for the right link.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> add the person and send the invitation; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc6prsomho6waa4346fmtg">
+      <w:hyperlink w:history="1" r:id="rId8efz7dbvhueqnewom8uzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -594,51 +594,51 @@
       <w:r>
         <w:t xml:space="preserve"> on the person's panel, or open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recycle
 bin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restore</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gikshp9tppzjwia82umu">
+      <w:hyperlink w:history="1" r:id="rIdqbdi2nuxaoaeqqvkolocg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code, or Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1330,51 +1330,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtfb4qmskjplbxk18lvo3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdmencdqsiranxggbrbbqsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdwu6lf8ssawkz1caii4d2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdc6prsomho6waa4346fmtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId2gikshp9tppzjwia82umu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4f599579c11ad1a1837519ea10cc7d938055df54.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdodz0o_lwbmgkci-tcqi0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdruxgyzowpmkzampqlhnbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdop7tiw1af4z49rcnqgjqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId8efz7dbvhueqnewom8uzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdqbdi2nuxaoaeqqvkolocg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5f38e20a10c4acb6a1563b254279ca006597189.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>I can't sign in to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>