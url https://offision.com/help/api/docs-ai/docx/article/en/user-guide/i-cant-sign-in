--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,92 +52,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodz0o_lwbmgkci-tcqi0f">
+      <w:hyperlink w:history="1" r:id="rId5ttrzs5gcemt_9soxgpdk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/i-cant-sign-in/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How far do you get?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If you reach the password box and a message appears after you press
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, this page is for you — find the message below. If the page never
 loads or says it cannot connect to the server, that is your network, not your
 account. If you are simply unsure of the password, go straight to
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdruxgyzowpmkzampqlhnbl">
+      <w:hyperlink w:history="1" r:id="rIdcv_ebwwghm3trekd7cab5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sign-in card refuses in a handful of distinct ways, and each one names a
 different fix. Some of the messages appear in English whatever language you
 use — that is expected, and the wording is quoted here exactly so you can match
 it. Each solution ends with what your administrator does on your account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
@@ -256,51 +256,51 @@
       <w:r>
         <w:t xml:space="preserve">Check </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Caps lock is on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not showing, then try once more. If you are not
 sure, press </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Forgot password</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and follow
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdop7tiw1af4z49rcnqgjqu">
+      <w:hyperlink w:history="1" r:id="rIdaawcxuxyuhuidfyas_phs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If you have more
 than one work email, try the other one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every wrong attempt counts towards a lockout, so do not keep guessing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -391,51 +391,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either you have not been invited yet, or you are on the wrong company's sign-in
 page. Ask whoever invited you for the address they used, and check the invitation
 email for the right link.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Administrator:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> add the person and send the invitation; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8efz7dbvhueqnewom8uzi">
+      <w:hyperlink w:history="1" r:id="rId2tshir-l_uiik20lbn5ks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Identity Locked Out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
@@ -594,51 +594,51 @@
       <w:r>
         <w:t xml:space="preserve"> on the person's panel, or open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recycle
 bin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restore</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> them — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqbdi2nuxaoaeqqvkolocg">
+      <w:hyperlink w:history="1" r:id="rIddtsyuc3olm5rh_sn8ibyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How account status works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 5 — Invalid Two Factor Code, or Two Factor Session Expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -1330,51 +1330,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdodz0o_lwbmgkci-tcqi0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdruxgyzowpmkzampqlhnbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdop7tiw1af4z49rcnqgjqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId8efz7dbvhueqnewom8uzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIdqbdi2nuxaoaeqqvkolocg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5f38e20a10c4acb6a1563b254279ca006597189.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ttrzs5gcemt_9soxgpdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/i-cant-sign-in/" TargetMode="External"/><Relationship Id="rIdcv_ebwwghm3trekd7cab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdaawcxuxyuhuidfyas_phs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId2tshir-l_uiik20lbn5ks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rIddtsyuc3olm5rh_sn8ibyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-account-status-works/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5f38e20a10c4acb6a1563b254279ca006597189.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>I can't sign in to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>