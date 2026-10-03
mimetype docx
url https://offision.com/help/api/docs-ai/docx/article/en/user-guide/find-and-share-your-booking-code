--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdryg_stncrthypkdskbam2">
+      <w:hyperlink w:history="1" r:id="rIdwqkrp1dfv0p8kwhpoedpu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-and-share-your-booking-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every code Offision gives you identifies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">you</w:t>
       </w:r>
@@ -668,93 +668,93 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signing in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The booking code is not a password and gets nobody into
 Offision. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl-zhd5dmueewokow0dqj0">
+      <w:hyperlink w:history="1" r:id="rIdlpjfwuqb-gfhxpjfeyb_s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Identifying yourself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at a panel — any booking, or none — that is
 a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8nfjjgwafe8bvknqshexj">
+      <w:hyperlink w:history="1" r:id="rIdhizq0xqtyur0kwlwaox4u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">user passcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which is yours and which nobody
 else should ever have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -806,51 +806,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signing a guest in at reception.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A code gets someone into a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A badge,
 a front desk and a record of when they arrived is a visit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvi4lo87xli0wdofzrfdhz">
+      <w:hyperlink w:history="1" r:id="rIdz-he8gbpm54u3ezh3unf4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1275,51 +1275,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdryg_stncrthypkdskbam2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdl-zhd5dmueewokow0dqj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rId8nfjjgwafe8bvknqshexj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdvi4lo87xli0wdofzrfdhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29a97497e81aa52f51de275083a877a0331bbeb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e163756fb5a1a9b00f42ac2b7d3f82b2153b8c8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwqkrp1dfv0p8kwhpoedpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdlpjfwuqb-gfhxpjfeyb_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdhizq0xqtyur0kwlwaox4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdz-he8gbpm54u3ezh3unf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29a97497e81aa52f51de275083a877a0331bbeb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e163756fb5a1a9b00f42ac2b7d3f82b2153b8c8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find and share your booking code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>