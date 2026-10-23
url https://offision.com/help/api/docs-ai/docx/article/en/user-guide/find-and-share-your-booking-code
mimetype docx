--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwqkrp1dfv0p8kwhpoedpu">
+      <w:hyperlink w:history="1" r:id="rIdzi8dfrlchvjv7lqcbjvl8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-and-share-your-booking-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every code Offision gives you identifies </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">you</w:t>
       </w:r>
@@ -668,93 +668,93 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signing in.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The booking code is not a password and gets nobody into
 Offision. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpjfwuqb-gfhxpjfeyb_s">
+      <w:hyperlink w:history="1" r:id="rIdhvpalzfysouu_4fuh6ifl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Identifying yourself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">you</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at a panel — any booking, or none — that is
 a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhizq0xqtyur0kwlwaox4u">
+      <w:hyperlink w:history="1" r:id="rIdrpd4kmdv-t5u0zikrsxwf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">user passcode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which is yours and which nobody
 else should ever have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -806,51 +806,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signing a guest in at reception.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A code gets someone into a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A badge,
 a front desk and a record of when they arrived is a visit — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz-he8gbpm54u3ezh3unf4">
+      <w:hyperlink w:history="1" r:id="rIduhnpvgshrj-dck1ljoayz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor with a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1275,51 +1275,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwqkrp1dfv0p8kwhpoedpu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdlpjfwuqb-gfhxpjfeyb_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdhizq0xqtyur0kwlwaox4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIdz-he8gbpm54u3ezh3unf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/29a97497e81aa52f51de275083a877a0331bbeb6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/686c673557d9556c807e5a6f676548b30b3c8bce.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e163756fb5a1a9b00f42ac2b7d3f82b2153b8c8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzi8dfrlchvjv7lqcbjvl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-and-share-your-booking-code/" TargetMode="External"/><Relationship Id="rIdhvpalzfysouu_4fuh6ifl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdrpd4kmdv-t5u0zikrsxwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-your-user-passcode/" TargetMode="External"/><Relationship Id="rIduhnpvgshrj-dck1ljoayz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0db46deabc0b04b5f5588f931501abe8e3e06104.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86ab99c58d4d037a2d8bad2ef6a17e755d167018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16acaffe8f21adf311661dc8c09fd53a90abf61c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find and share your booking code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>